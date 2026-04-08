--- v0 (2025-12-07)
+++ v1 (2026-04-08)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\Performance &amp; Information\Shared\Information Governance\Transparency Code\TDATA-SETS\Public Health Funerals\To be uploaded\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{9A46BDC2-2C9A-4EE2-8B2A-0B52EA568188}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{B20B36F4-68A6-408D-BA56-528165C7160F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="84" yWindow="156" windowWidth="22932" windowHeight="12240" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="180" yWindow="960" windowWidth="19020" windowHeight="9840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$E$217</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$E$240</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="467" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="515" uniqueCount="73">
   <si>
     <t>DOB</t>
   </si>
   <si>
     <t>DOD</t>
   </si>
   <si>
     <t>Marital Status</t>
   </si>
   <si>
     <t>Single</t>
   </si>
   <si>
     <t>Quarter/Year</t>
   </si>
   <si>
     <t>Known to Adult Social Care</t>
   </si>
   <si>
     <t>Q1 (Apr - Jun)</t>
   </si>
   <si>
     <t>Y</t>
   </si>
   <si>
@@ -238,50 +238,56 @@
     <t>No social care involvement, appears to be support with household repairs adaptaions 2 years ago. No relatives known.</t>
   </si>
   <si>
     <t>Q1(Apr - Jun)</t>
   </si>
   <si>
     <t xml:space="preserve">Had care sevice provided by PCC.  </t>
   </si>
   <si>
     <t>Had care package provided by PCC - no NoK listed on ASC system</t>
   </si>
   <si>
     <t>Listed on ASC system but no care provided and no NoK noted</t>
   </si>
   <si>
     <t>Had care provided by PCC.  We have DoB as 25/08/1968.   No NoK listed</t>
   </si>
   <si>
     <t>Listed on ASC system but no services. No NoK listed</t>
   </si>
   <si>
     <t>Care provided by PCC but no NoK listed</t>
   </si>
   <si>
     <t>Listed on ASC system but no services and no NoK listed</t>
+  </si>
+  <si>
+    <t>Listed on ASC system but no care provided</t>
+  </si>
+  <si>
+    <t>Listed on ASC system but no care service</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
@@ -927,3515 +933,3883 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:I217"/>
+  <dimension ref="A1:I240"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="82" zoomScaleNormal="82" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="H29" sqref="H29:H30"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="11.90625" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="15.88671875" style="4" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="17.44140625" style="4" customWidth="1"/>
+    <col min="1" max="1" width="15.90625" style="4" bestFit="1" customWidth="1"/>
+    <col min="2" max="3" width="15.453125" style="4" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="17.453125" style="4" customWidth="1"/>
     <col min="5" max="5" width="29" style="4" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="83.6640625" style="4" customWidth="1"/>
-    <col min="7" max="16384" width="11.88671875" style="4"/>
+    <col min="6" max="6" width="83.6328125" style="4" customWidth="1"/>
+    <col min="7" max="16384" width="11.90625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="54" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="F1" s="55" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A2" s="1" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="B2" s="2">
-        <v>17876</v>
+        <v>13919</v>
       </c>
       <c r="C2" s="2">
-        <v>45740</v>
+        <v>45933</v>
       </c>
       <c r="D2" s="3" t="s">
-        <v>3</v>
-[...6 lines deleted...]
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+        <v>11</v>
+      </c>
+      <c r="E2" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="F2" s="35"/>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A3" s="1">
         <v>2025</v>
       </c>
       <c r="B3" s="2">
-        <v>17862</v>
+        <v>15646</v>
       </c>
       <c r="C3" s="2">
-        <v>45717</v>
+        <v>45952</v>
       </c>
       <c r="D3" s="3" t="s">
-        <v>3</v>
-[...8 lines deleted...]
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+        <v>14</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="F3" s="35" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A4" s="1"/>
       <c r="B4" s="2">
-        <v>13149</v>
+        <v>27264</v>
       </c>
       <c r="C4" s="2">
-        <v>45730</v>
+        <v>45953</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>14</v>
-[...6 lines deleted...]
-    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+        <v>3</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4" s="35"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A5" s="1"/>
       <c r="B5" s="2">
-        <v>18315</v>
+        <v>21088</v>
       </c>
       <c r="C5" s="2">
-        <v>45743</v>
+        <v>45962</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="3" t="s">
-[...6 lines deleted...]
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E5" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5" s="35"/>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A6" s="1"/>
       <c r="B6" s="2">
-        <v>22544</v>
+        <v>15177</v>
       </c>
       <c r="C6" s="2">
-        <v>45748</v>
+        <v>45973</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>3</v>
-[...8 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+        <v>14</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="F6" s="35" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A7" s="1"/>
       <c r="B7" s="2">
-        <v>17598</v>
+        <v>17848</v>
       </c>
       <c r="C7" s="2">
-        <v>45745</v>
+        <v>45973</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>3</v>
-[...8 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+        <v>12</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7" s="35"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A8" s="1"/>
       <c r="B8" s="2">
-        <v>20308</v>
+        <v>27094</v>
       </c>
       <c r="C8" s="2">
-        <v>45760</v>
+        <v>45980</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="E8" s="3" t="s">
-[...6 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E8" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8" s="35"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A9" s="1"/>
       <c r="B9" s="2">
-        <v>20370</v>
+        <v>21306</v>
       </c>
       <c r="C9" s="2">
-        <v>45760</v>
+        <v>45991</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>12</v>
-[...6 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+        <v>11</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="F9" s="35"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A10" s="1"/>
       <c r="B10" s="2">
-        <v>21422</v>
+        <v>16636</v>
       </c>
       <c r="C10" s="2">
-        <v>45768</v>
+        <v>45992</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="E10" s="3" t="s">
-[...6 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E10" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="F10" s="35"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A11" s="1"/>
       <c r="B11" s="2">
-        <v>19057</v>
+        <v>19229</v>
       </c>
       <c r="C11" s="2">
-        <v>45788</v>
+        <v>45999</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="E11" s="3" t="s">
-[...28 lines deleted...]
-      <c r="D13" s="3" t="s">
+      <c r="E11" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11" s="35"/>
+    </row>
+    <row r="12" spans="1:6" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="14"/>
+      <c r="B12" s="15">
+        <v>30348</v>
+      </c>
+      <c r="C12" s="15">
+        <v>46011</v>
+      </c>
+      <c r="D12" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="E12" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12" s="38"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A13" s="11"/>
+      <c r="B13" s="11"/>
+      <c r="C13" s="11"/>
+      <c r="D13" s="12"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="39"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A14" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B14" s="2">
+        <v>27705</v>
+      </c>
+      <c r="C14" s="2">
+        <v>45833</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E14" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14" s="53"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A15" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B15" s="2">
+        <v>17581</v>
+      </c>
+      <c r="C15" s="2">
+        <v>45871</v>
+      </c>
+      <c r="D15" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="E13" s="3" t="s">
-[...40 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E15" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="F15" s="53" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A16" s="1"/>
       <c r="B16" s="2">
-        <v>32599</v>
+        <v>18738</v>
       </c>
       <c r="C16" s="2">
-        <v>45831</v>
+        <v>45823</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="E16" s="3" t="s">
-[...6 lines deleted...]
-    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E16" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="F16" s="35"/>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A17" s="1"/>
       <c r="B17" s="2">
-        <v>23827</v>
+        <v>23194</v>
       </c>
       <c r="C17" s="2">
-        <v>45829</v>
+        <v>45853</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="E17" s="3" t="s">
-[...22 lines deleted...]
-    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E17" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="F17" s="35"/>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A18" s="1"/>
+      <c r="B18" s="2">
+        <v>33265</v>
+      </c>
+      <c r="C18" s="2">
+        <v>45881</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18" s="53"/>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A19" s="1"/>
-      <c r="B19" s="1"/>
-[...8 lines deleted...]
-      </c>
+      <c r="B19" s="2">
+        <v>34489</v>
+      </c>
+      <c r="C19" s="2">
+        <v>45889</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E19" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19" s="53"/>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A20" s="1"/>
       <c r="B20" s="2">
-        <v>24965</v>
+        <v>25599</v>
       </c>
       <c r="C20" s="2">
-        <v>45666</v>
+        <v>45909</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>7</v>
-[...8 lines deleted...]
-      </c>
+        <v>8</v>
+      </c>
+      <c r="F20" s="53"/>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A21" s="1"/>
       <c r="B21" s="2">
-        <v>20643</v>
+        <v>23374</v>
       </c>
       <c r="C21" s="2">
-        <v>45667</v>
+        <v>45913</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E21" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="F21" s="35" t="s">
-[...3 lines deleted...]
-    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F21" s="53" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A22" s="1"/>
       <c r="B22" s="2">
-        <v>23099</v>
+        <v>23796</v>
       </c>
       <c r="C22" s="2">
-        <v>45701</v>
+        <v>45923</v>
       </c>
       <c r="D22" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22" s="53"/>
+    </row>
+    <row r="23" spans="1:6" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="14"/>
+      <c r="B23" s="15">
+        <v>22406</v>
+      </c>
+      <c r="C23" s="15">
+        <v>45916</v>
+      </c>
+      <c r="D23" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="E22" s="7" t="s">
-[...12 lines deleted...]
-      <c r="D23" s="3" t="s">
+      <c r="E23" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23" s="56"/>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A24" s="11"/>
+      <c r="B24" s="11"/>
+      <c r="C24" s="11"/>
+      <c r="D24" s="12"/>
+      <c r="E24" s="11"/>
+      <c r="F24" s="39"/>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A25" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B25" s="2">
+        <v>17876</v>
+      </c>
+      <c r="C25" s="2">
+        <v>45740</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E25" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25" s="53"/>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A26" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B26" s="2">
+        <v>17862</v>
+      </c>
+      <c r="C26" s="2">
+        <v>45717</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E26" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="F26" s="53" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A27" s="1"/>
+      <c r="B27" s="2">
+        <v>13149</v>
+      </c>
+      <c r="C27" s="2">
+        <v>45730</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E27" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27" s="53"/>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A28" s="1"/>
+      <c r="B28" s="2">
+        <v>18315</v>
+      </c>
+      <c r="C28" s="2">
+        <v>45743</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="F28" s="53" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A29" s="1"/>
+      <c r="B29" s="2">
+        <v>22544</v>
+      </c>
+      <c r="C29" s="2">
+        <v>45748</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E29" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="F29" s="53" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A30" s="1"/>
+      <c r="B30" s="2">
+        <v>17598</v>
+      </c>
+      <c r="C30" s="2">
+        <v>45745</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E30" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="F30" s="53" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A31" s="1"/>
+      <c r="B31" s="2">
+        <v>20308</v>
+      </c>
+      <c r="C31" s="2">
+        <v>45760</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E31" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="F31" s="53" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A32" s="1"/>
+      <c r="B32" s="2">
+        <v>20370</v>
+      </c>
+      <c r="C32" s="2">
+        <v>45760</v>
+      </c>
+      <c r="D32" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="E23" s="7" t="s">
-[...14 lines deleted...]
-      <c r="D24" s="3" t="s">
+      <c r="E32" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32" s="53"/>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A33" s="1"/>
+      <c r="B33" s="2">
+        <v>21422</v>
+      </c>
+      <c r="C33" s="2">
+        <v>45768</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E33" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="F33" s="53" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A34" s="1"/>
+      <c r="B34" s="2">
+        <v>19057</v>
+      </c>
+      <c r="C34" s="2">
+        <v>45788</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E34" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34" s="53"/>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A35" s="1"/>
+      <c r="B35" s="2">
+        <v>18753</v>
+      </c>
+      <c r="C35" s="2">
+        <v>45730</v>
+      </c>
+      <c r="D35" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="E24" s="7" t="s">
-[...58 lines deleted...]
-      <c r="D28" s="19" t="s">
+      <c r="E35" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35" s="53"/>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A36" s="1"/>
+      <c r="B36" s="2">
+        <v>23598</v>
+      </c>
+      <c r="C36" s="2">
+        <v>45793</v>
+      </c>
+      <c r="D36" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="E28" s="8" t="s">
-[...139 lines deleted...]
-      </c>
+      <c r="E36" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="F36" s="53" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A37" s="1"/>
       <c r="B37" s="2">
-        <v>17158</v>
+        <v>22326</v>
       </c>
       <c r="C37" s="2">
-        <v>45459</v>
+        <v>45817</v>
       </c>
       <c r="D37" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E37" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="F37" s="35" t="s">
-[...6 lines deleted...]
-      </c>
+      <c r="F37" s="53" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A38" s="1"/>
       <c r="B38" s="2">
-        <v>17604</v>
+        <v>15141</v>
       </c>
       <c r="C38" s="2">
-        <v>45463</v>
+        <v>45821</v>
       </c>
       <c r="D38" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E38" s="3" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-      <c r="A39" s="31"/>
+        <v>8</v>
+      </c>
+      <c r="F38" s="53"/>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A39" s="1"/>
       <c r="B39" s="2">
-        <v>24249</v>
+        <v>32599</v>
       </c>
       <c r="C39" s="2">
-        <v>45507</v>
+        <v>45831</v>
       </c>
       <c r="D39" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E39" s="3" t="s">
-        <v>8</v>
-[...4 lines deleted...]
-      <c r="A40" s="31"/>
+        <v>7</v>
+      </c>
+      <c r="F39" s="53" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A40" s="1"/>
       <c r="B40" s="2">
-        <v>21667</v>
+        <v>23827</v>
       </c>
       <c r="C40" s="2">
-        <v>45522</v>
+        <v>45829</v>
       </c>
       <c r="D40" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E40" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="F40" s="35" t="s">
-[...11 lines deleted...]
-      <c r="D41" s="3" t="s">
+      <c r="F40" s="53" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A41" s="14"/>
+      <c r="B41" s="15">
+        <v>18631</v>
+      </c>
+      <c r="C41" s="15">
+        <v>45830</v>
+      </c>
+      <c r="D41" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="E41" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41" s="56"/>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A42" s="1"/>
+      <c r="B42" s="1"/>
+      <c r="C42" s="1"/>
+      <c r="D42" s="54"/>
+      <c r="E42" s="1"/>
+      <c r="F42" s="55"/>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A43" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B43" s="2">
+        <v>24965</v>
+      </c>
+      <c r="C43" s="2">
+        <v>45666</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E43" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="F43" s="35" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A44" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B44" s="2">
+        <v>20643</v>
+      </c>
+      <c r="C44" s="2">
+        <v>45667</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E44" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="F44" s="35" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A45" s="1"/>
+      <c r="B45" s="2">
+        <v>23099</v>
+      </c>
+      <c r="C45" s="2">
+        <v>45701</v>
+      </c>
+      <c r="D45" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="E41" s="3" t="s">
-[...67 lines deleted...]
-      </c>
+      <c r="E45" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45" s="35"/>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A46" s="1"/>
       <c r="B46" s="2">
-        <v>19719</v>
+        <v>17411</v>
       </c>
       <c r="C46" s="2">
-        <v>45390</v>
+        <v>45711</v>
       </c>
       <c r="D46" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E46" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="F46" s="35" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A47" s="1"/>
+      <c r="B47" s="2">
+        <v>14664</v>
+      </c>
+      <c r="C47" s="2">
+        <v>45680</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E47" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="F47" s="35" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A48" s="1"/>
+      <c r="B48" s="2">
+        <v>16930</v>
+      </c>
+      <c r="C48" s="2">
+        <v>45687</v>
+      </c>
+      <c r="D48" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="E46" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A47" s="31">
+      <c r="E48" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="F48" s="35" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A49" s="14"/>
+      <c r="B49" s="15">
+        <v>21865</v>
+      </c>
+      <c r="C49" s="15">
+        <v>45723</v>
+      </c>
+      <c r="D49" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="E49" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49" s="38"/>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A50" s="11"/>
+      <c r="B50" s="11"/>
+      <c r="C50" s="11"/>
+      <c r="D50" s="12"/>
+      <c r="E50" s="11"/>
+      <c r="F50" s="39"/>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A51" s="31" t="s">
+        <v>55</v>
+      </c>
+      <c r="B51" s="18">
+        <v>23874</v>
+      </c>
+      <c r="C51" s="18">
+        <v>45569</v>
+      </c>
+      <c r="D51" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="E51" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51" s="24"/>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A52" s="31">
         <v>2024</v>
       </c>
-      <c r="B47" s="2">
-[...105 lines deleted...]
-    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="B52" s="2">
+        <v>25014</v>
+      </c>
+      <c r="C52" s="2">
+        <v>45588</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E52" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52" s="35"/>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A53" s="31"/>
-      <c r="B53" s="13"/>
-[...26 lines deleted...]
-      </c>
+      <c r="B53" s="2">
+        <v>18380</v>
+      </c>
+      <c r="C53" s="2">
+        <v>45566</v>
+      </c>
+      <c r="D53" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E53" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53" s="35"/>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A54" s="31"/>
+      <c r="B54" s="2">
+        <v>24282</v>
+      </c>
+      <c r="C54" s="2">
+        <v>45599</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E54" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="F54" s="35" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A55" s="31"/>
       <c r="B55" s="2">
-        <v>19554</v>
+        <v>22079</v>
       </c>
       <c r="C55" s="2">
-        <v>45313</v>
-[...5 lines deleted...]
-        <v>46</v>
+        <v>45576</v>
+      </c>
+      <c r="D55" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E55" s="7" t="s">
+        <v>7</v>
       </c>
       <c r="F55" s="35" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A56" s="31"/>
       <c r="B56" s="2">
-        <v>18223</v>
+        <v>17059</v>
       </c>
       <c r="C56" s="2">
-        <v>45335</v>
+        <v>45577</v>
       </c>
       <c r="D56" s="3" t="s">
-        <v>11</v>
-[...6 lines deleted...]
-    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+        <v>14</v>
+      </c>
+      <c r="E56" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="F56" s="35" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A57" s="31"/>
       <c r="B57" s="2">
-        <v>27795</v>
+        <v>15871</v>
       </c>
       <c r="C57" s="2">
-        <v>45338</v>
+        <v>44510</v>
       </c>
       <c r="D57" s="3" t="s">
-        <v>3</v>
-[...14 lines deleted...]
-      <c r="D58" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E57" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="F57" s="35" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A58" s="34"/>
+      <c r="B58" s="15">
+        <v>45602</v>
+      </c>
+      <c r="C58" s="15">
+        <v>45602</v>
+      </c>
+      <c r="D58" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="E58" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="F58" s="38" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A59" s="31"/>
+      <c r="B59" s="13"/>
+      <c r="C59" s="13"/>
+      <c r="D59" s="37"/>
+      <c r="E59" s="13"/>
+      <c r="F59" s="48"/>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A60" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="B60" s="2">
+        <v>17158</v>
+      </c>
+      <c r="C60" s="2">
+        <v>45459</v>
+      </c>
+      <c r="D60" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E60" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="F60" s="35" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A61" s="31">
+        <v>2024</v>
+      </c>
+      <c r="B61" s="2">
+        <v>17604</v>
+      </c>
+      <c r="C61" s="2">
+        <v>45463</v>
+      </c>
+      <c r="D61" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E61" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="F61" s="35" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A62" s="31"/>
+      <c r="B62" s="2">
+        <v>24249</v>
+      </c>
+      <c r="C62" s="2">
+        <v>45507</v>
+      </c>
+      <c r="D62" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="E58" s="51" t="s">
-[...68 lines deleted...]
-    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E62" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62" s="35"/>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A63" s="31"/>
       <c r="B63" s="2">
-        <v>17927</v>
+        <v>21667</v>
       </c>
       <c r="C63" s="2">
-        <v>45223</v>
+        <v>45522</v>
       </c>
       <c r="D63" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="E63" s="7" t="s">
-[...4 lines deleted...]
-    <row r="64" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E63" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="F63" s="35" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A64" s="31"/>
       <c r="B64" s="2">
-        <v>23462</v>
+        <v>23191</v>
       </c>
       <c r="C64" s="2">
-        <v>45224</v>
+        <v>45537</v>
       </c>
       <c r="D64" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="E64" s="7" t="s">
-[...4 lines deleted...]
-    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E64" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="F64" s="35" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A65" s="31"/>
       <c r="B65" s="2">
-        <v>19461</v>
+        <v>22427</v>
       </c>
       <c r="C65" s="2">
-        <v>45229</v>
+        <v>45534</v>
       </c>
       <c r="D65" s="3" t="s">
-        <v>14</v>
-[...6 lines deleted...]
-    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
+        <v>3</v>
+      </c>
+      <c r="E65" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="F65" s="35" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A66" s="31"/>
       <c r="B66" s="2">
-        <v>18331</v>
+        <v>16695</v>
       </c>
       <c r="C66" s="2">
-        <v>45232</v>
+        <v>45536</v>
       </c>
       <c r="D66" s="3" t="s">
-        <v>14</v>
-[...16 lines deleted...]
-      <c r="D67" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E66" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66" s="35"/>
+    </row>
+    <row r="67" spans="1:6" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A67" s="34"/>
+      <c r="B67" s="15">
+        <v>22893</v>
+      </c>
+      <c r="C67" s="15">
+        <v>45551</v>
+      </c>
+      <c r="D67" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="E67" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67" s="38"/>
+    </row>
+    <row r="68" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A68" s="31"/>
+      <c r="B68" s="18"/>
+      <c r="C68" s="18"/>
+      <c r="D68" s="19"/>
+      <c r="E68" s="19"/>
+      <c r="F68" s="24"/>
+    </row>
+    <row r="69" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A69" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="B69" s="2">
+        <v>19719</v>
+      </c>
+      <c r="C69" s="2">
+        <v>45390</v>
+      </c>
+      <c r="D69" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E69" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69" s="35" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A70" s="31">
+        <v>2024</v>
+      </c>
+      <c r="B70" s="2">
+        <v>21163</v>
+      </c>
+      <c r="C70" s="2">
+        <v>45386</v>
+      </c>
+      <c r="D70" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="E67" s="7" t="s">
-[...48 lines deleted...]
-      </c>
       <c r="E70" s="7" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-    <row r="71" spans="1:6" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+      <c r="F70" s="35" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A71" s="31"/>
       <c r="B71" s="2">
-        <v>14946</v>
+        <v>34784</v>
       </c>
       <c r="C71" s="2">
-        <v>45276</v>
+        <v>45405</v>
       </c>
       <c r="D71" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E71" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="F71" s="35" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A72" s="31"/>
+      <c r="B72" s="2">
+        <v>14696</v>
+      </c>
+      <c r="C72" s="2">
+        <v>45431</v>
+      </c>
+      <c r="D72" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="E71" s="7" t="s">
-[...14 lines deleted...]
-      <c r="D72" s="16" t="s">
+      <c r="E72" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72" s="35" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A73" s="31"/>
+      <c r="B73" s="2">
+        <v>21872</v>
+      </c>
+      <c r="C73" s="2">
+        <v>45427</v>
+      </c>
+      <c r="D73" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E73" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73" s="35" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A74" s="31"/>
+      <c r="B74" s="2">
+        <v>14848</v>
+      </c>
+      <c r="C74" s="2">
+        <v>45386</v>
+      </c>
+      <c r="D74" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="E72" s="17" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="E74" s="7" t="s">
-        <v>8</v>
-[...21 lines deleted...]
-    <row r="76" spans="1:6" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+      <c r="F74" s="35" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A75" s="34"/>
+      <c r="B75" s="15">
+        <v>21280</v>
+      </c>
+      <c r="C75" s="15">
+        <v>45436</v>
+      </c>
+      <c r="D75" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="E75" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75" s="38" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A76" s="31"/>
-      <c r="B76" s="2">
-[...24 lines deleted...]
-      <c r="E77" s="7" t="s">
+      <c r="B76" s="13"/>
+      <c r="C76" s="13"/>
+      <c r="D76" s="37"/>
+      <c r="E76" s="49"/>
+      <c r="F76" s="48"/>
+    </row>
+    <row r="77" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A77" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="B77" s="18">
+        <v>17427</v>
+      </c>
+      <c r="C77" s="18">
+        <v>45313</v>
+      </c>
+      <c r="D77" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="E77" s="50" t="s">
         <v>8</v>
       </c>
       <c r="F77" s="35"/>
     </row>
-    <row r="78" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A78" s="31"/>
+    <row r="78" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A78" s="31">
+        <v>2024</v>
+      </c>
       <c r="B78" s="2">
-        <v>13533</v>
+        <v>19554</v>
       </c>
       <c r="C78" s="2">
-        <v>45174</v>
-[...9 lines deleted...]
-    <row r="79" spans="1:6" x14ac:dyDescent="0.25">
+        <v>45313</v>
+      </c>
+      <c r="D78" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="E78" s="51" t="s">
+        <v>46</v>
+      </c>
+      <c r="F78" s="35" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A79" s="31"/>
       <c r="B79" s="2">
-        <v>17135</v>
+        <v>18223</v>
       </c>
       <c r="C79" s="2">
-        <v>45180</v>
+        <v>45335</v>
       </c>
       <c r="D79" s="3" t="s">
-        <v>14</v>
-[...26 lines deleted...]
-    <row r="81" spans="1:6" x14ac:dyDescent="0.25">
+        <v>11</v>
+      </c>
+      <c r="E79" s="51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79" s="35"/>
+    </row>
+    <row r="80" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A80" s="31"/>
+      <c r="B80" s="2">
+        <v>27795</v>
+      </c>
+      <c r="C80" s="2">
+        <v>45338</v>
+      </c>
+      <c r="D80" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E80" s="51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80" s="35"/>
+    </row>
+    <row r="81" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A81" s="31"/>
-      <c r="B81" s="13"/>
-[...46 lines deleted...]
-      <c r="A84" s="31"/>
+      <c r="B81" s="2">
+        <v>23799</v>
+      </c>
+      <c r="C81" s="2">
+        <v>45353</v>
+      </c>
+      <c r="D81" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E81" s="51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81" s="35"/>
+    </row>
+    <row r="82" spans="1:6" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A82" s="34"/>
+      <c r="B82" s="15">
+        <v>14663</v>
+      </c>
+      <c r="C82" s="15">
+        <v>44267</v>
+      </c>
+      <c r="D82" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="E82" s="52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82" s="38" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A83" s="31"/>
+      <c r="B83" s="13"/>
+      <c r="C83" s="13"/>
+      <c r="D83" s="37"/>
+      <c r="E83" s="13"/>
+      <c r="F83" s="48"/>
+    </row>
+    <row r="84" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A84" s="31" t="s">
+        <v>40</v>
+      </c>
       <c r="B84" s="2">
-        <v>16886</v>
+        <v>23427</v>
       </c>
       <c r="C84" s="2">
-        <v>45049</v>
+        <v>45196</v>
       </c>
       <c r="D84" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E84" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84" s="35"/>
+    </row>
+    <row r="85" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A85" s="31">
+        <v>2023</v>
+      </c>
+      <c r="B85" s="2">
+        <v>24686</v>
+      </c>
+      <c r="C85" s="2">
+        <v>45225</v>
+      </c>
+      <c r="D85" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E85" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="F84" s="35" t="s">
-[...21 lines deleted...]
-    <row r="86" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F85" s="35" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A86" s="31"/>
-      <c r="B86" s="13"/>
-[...8 lines deleted...]
-      </c>
+      <c r="B86" s="2">
+        <v>17927</v>
+      </c>
+      <c r="C86" s="2">
+        <v>45223</v>
+      </c>
+      <c r="D86" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E86" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86" s="35"/>
+    </row>
+    <row r="87" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A87" s="31"/>
       <c r="B87" s="2">
-        <v>22147</v>
+        <v>23462</v>
       </c>
       <c r="C87" s="2">
-        <v>44931</v>
+        <v>45224</v>
       </c>
       <c r="D87" s="3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E87" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="F87" s="28"/>
-[...4 lines deleted...]
-      </c>
+      <c r="F87" s="35"/>
+    </row>
+    <row r="88" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A88" s="31"/>
       <c r="B88" s="2">
-        <v>21903</v>
+        <v>19461</v>
       </c>
       <c r="C88" s="2">
-        <v>44918</v>
+        <v>45229</v>
       </c>
       <c r="D88" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E88" s="7" t="s">
-        <v>27</v>
-[...5 lines deleted...]
-    <row r="89" spans="1:6" x14ac:dyDescent="0.25">
+        <v>8</v>
+      </c>
+      <c r="F88" s="35"/>
+    </row>
+    <row r="89" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A89" s="31"/>
       <c r="B89" s="2">
-        <v>25233</v>
+        <v>18331</v>
       </c>
       <c r="C89" s="2">
-        <v>44848</v>
+        <v>45232</v>
       </c>
       <c r="D89" s="3" t="s">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="E89" s="7" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-    <row r="90" spans="1:6" x14ac:dyDescent="0.25">
+        <v>22</v>
+      </c>
+      <c r="F89" s="35" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A90" s="31"/>
       <c r="B90" s="2">
-        <v>17363</v>
+        <v>16086</v>
       </c>
       <c r="C90" s="2">
-        <v>44943</v>
+        <v>45236</v>
       </c>
       <c r="D90" s="3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E90" s="7" t="s">
-        <v>8</v>
-[...3 lines deleted...]
-    <row r="91" spans="1:6" x14ac:dyDescent="0.25">
+        <v>22</v>
+      </c>
+      <c r="F90" s="35" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A91" s="31"/>
       <c r="B91" s="2">
-        <v>26725</v>
+        <v>23329</v>
       </c>
       <c r="C91" s="2">
-        <v>44945</v>
+        <v>45237</v>
       </c>
       <c r="D91" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E91" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="F91" s="28"/>
-[...1 lines deleted...]
-    <row r="92" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F91" s="35"/>
+    </row>
+    <row r="92" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A92" s="31"/>
       <c r="B92" s="2">
-        <v>14623</v>
+        <v>21945</v>
       </c>
       <c r="C92" s="2">
-        <v>44945</v>
+        <v>45242</v>
       </c>
       <c r="D92" s="3" t="s">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="E92" s="7" t="s">
-        <v>27</v>
-[...5 lines deleted...]
-    <row r="93" spans="1:6" x14ac:dyDescent="0.25">
+        <v>8</v>
+      </c>
+      <c r="F92" s="35"/>
+    </row>
+    <row r="93" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A93" s="31"/>
       <c r="B93" s="2">
-        <v>19743</v>
+        <v>28696</v>
       </c>
       <c r="C93" s="2">
-        <v>44929</v>
+        <v>45255</v>
       </c>
       <c r="D93" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E93" s="7" t="s">
-        <v>8</v>
-[...3 lines deleted...]
-    <row r="94" spans="1:6" x14ac:dyDescent="0.25">
+        <v>22</v>
+      </c>
+      <c r="F93" s="53" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A94" s="31"/>
       <c r="B94" s="2">
-        <v>29628</v>
+        <v>14946</v>
       </c>
       <c r="C94" s="2">
-        <v>44919</v>
+        <v>45276</v>
       </c>
       <c r="D94" s="3" t="s">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="E94" s="7" t="s">
-        <v>28</v>
-[...21 lines deleted...]
-    <row r="96" spans="1:6" x14ac:dyDescent="0.25">
+        <v>22</v>
+      </c>
+      <c r="F94" s="35" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A95" s="34"/>
+      <c r="B95" s="15">
+        <v>23931</v>
+      </c>
+      <c r="C95" s="15">
+        <v>45270</v>
+      </c>
+      <c r="D95" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E95" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95" s="38"/>
+    </row>
+    <row r="96" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A96" s="31"/>
-      <c r="B96" s="2">
-[...14 lines deleted...]
-      <c r="A97" s="31"/>
+      <c r="B96" s="46"/>
+      <c r="C96" s="46"/>
+      <c r="D96" s="47"/>
+      <c r="E96" s="46"/>
+      <c r="F96" s="48"/>
+    </row>
+    <row r="97" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A97" s="31" t="s">
+        <v>9</v>
+      </c>
       <c r="B97" s="2">
-        <v>15977</v>
+        <v>22236</v>
       </c>
       <c r="C97" s="2">
-        <v>44993</v>
+        <v>45132</v>
       </c>
       <c r="D97" s="3" t="s">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="E97" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="F97" s="28"/>
-[...2 lines deleted...]
-      <c r="A98" s="31"/>
+      <c r="F97" s="24"/>
+    </row>
+    <row r="98" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A98" s="31">
+        <v>2023</v>
+      </c>
       <c r="B98" s="2">
-        <v>19403</v>
+        <v>21037</v>
       </c>
       <c r="C98" s="2">
-        <v>44992</v>
+        <v>45141</v>
       </c>
       <c r="D98" s="3" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="E98" s="7" t="s">
-        <v>8</v>
-[...3 lines deleted...]
-    <row r="99" spans="1:6" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+      <c r="F98" s="35"/>
+    </row>
+    <row r="99" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A99" s="31"/>
       <c r="B99" s="2">
-        <v>16915</v>
+        <v>23014</v>
       </c>
       <c r="C99" s="2">
-        <v>44998</v>
+        <v>45167</v>
       </c>
       <c r="D99" s="3" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="E99" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="F99" s="28"/>
-[...17 lines deleted...]
-    <row r="101" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F99" s="35"/>
+    </row>
+    <row r="100" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A100" s="31"/>
+      <c r="B100" s="2">
+        <v>29167</v>
+      </c>
+      <c r="C100" s="2">
+        <v>45167</v>
+      </c>
+      <c r="D100" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E100" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100" s="35"/>
+    </row>
+    <row r="101" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A101" s="31"/>
-      <c r="B101" s="18"/>
-[...58 lines deleted...]
-      <c r="A105" s="27"/>
+      <c r="B101" s="2">
+        <v>13533</v>
+      </c>
+      <c r="C101" s="2">
+        <v>45174</v>
+      </c>
+      <c r="D101" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E101" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101" s="35"/>
+    </row>
+    <row r="102" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A102" s="31"/>
+      <c r="B102" s="2">
+        <v>17135</v>
+      </c>
+      <c r="C102" s="2">
+        <v>45180</v>
+      </c>
+      <c r="D102" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E102" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="F102" s="35" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A103" s="34"/>
+      <c r="B103" s="15">
+        <v>17332</v>
+      </c>
+      <c r="C103" s="15">
+        <v>45186</v>
+      </c>
+      <c r="D103" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="E103" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="F103" s="38" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A104" s="31"/>
+      <c r="B104" s="13"/>
+      <c r="C104" s="13"/>
+      <c r="D104" s="37"/>
+      <c r="E104" s="13"/>
+      <c r="F104" s="39"/>
+    </row>
+    <row r="105" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A105" s="31" t="s">
+        <v>6</v>
+      </c>
       <c r="B105" s="2">
-        <v>28443</v>
+        <v>17832</v>
       </c>
       <c r="C105" s="2">
-        <v>44840</v>
+        <v>45009</v>
       </c>
       <c r="D105" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="E105" s="7" t="s">
-[...5 lines deleted...]
-      <c r="A106" s="27"/>
+      <c r="E105" s="36" t="s">
+        <v>22</v>
+      </c>
+      <c r="F105" s="35" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A106" s="31">
+        <v>2023</v>
+      </c>
       <c r="B106" s="2">
-        <v>27510</v>
+        <v>22466</v>
       </c>
       <c r="C106" s="2">
-        <v>44857</v>
+        <v>45040</v>
       </c>
       <c r="D106" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E106" s="7" t="s">
-        <v>7</v>
-[...4 lines deleted...]
-      <c r="A107" s="27"/>
+        <v>22</v>
+      </c>
+      <c r="F106" s="35" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A107" s="31"/>
       <c r="B107" s="2">
-        <v>19320</v>
+        <v>16886</v>
       </c>
       <c r="C107" s="2">
-        <v>44879</v>
+        <v>45049</v>
       </c>
       <c r="D107" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E107" s="7" t="s">
-        <v>7</v>
-[...5 lines deleted...]
-      <c r="B108" s="2">
+        <v>22</v>
+      </c>
+      <c r="F107" s="35" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A108" s="34"/>
+      <c r="B108" s="15">
+        <v>17450</v>
+      </c>
+      <c r="C108" s="15">
+        <v>45097</v>
+      </c>
+      <c r="D108" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="E108" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="F108" s="38" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A109" s="31"/>
+      <c r="B109" s="13"/>
+      <c r="C109" s="13"/>
+      <c r="D109" s="37"/>
+      <c r="E109" s="13"/>
+      <c r="F109" s="28"/>
+    </row>
+    <row r="110" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A110" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="B110" s="2">
+        <v>22147</v>
+      </c>
+      <c r="C110" s="2">
+        <v>44931</v>
+      </c>
+      <c r="D110" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E110" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110" s="28"/>
+    </row>
+    <row r="111" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A111" s="31">
+        <v>2023</v>
+      </c>
+      <c r="B111" s="2">
+        <v>21903</v>
+      </c>
+      <c r="C111" s="2">
+        <v>44918</v>
+      </c>
+      <c r="D111" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E111" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="F111" s="28" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A112" s="31"/>
+      <c r="B112" s="2">
+        <v>25233</v>
+      </c>
+      <c r="C112" s="2">
+        <v>44848</v>
+      </c>
+      <c r="D112" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E112" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="F112" s="28" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A113" s="31"/>
+      <c r="B113" s="2">
+        <v>17363</v>
+      </c>
+      <c r="C113" s="2">
+        <v>44943</v>
+      </c>
+      <c r="D113" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E113" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113" s="28"/>
+    </row>
+    <row r="114" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A114" s="31"/>
+      <c r="B114" s="2">
+        <v>26725</v>
+      </c>
+      <c r="C114" s="2">
+        <v>44945</v>
+      </c>
+      <c r="D114" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E114" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114" s="28"/>
+    </row>
+    <row r="115" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A115" s="31"/>
+      <c r="B115" s="2">
+        <v>14623</v>
+      </c>
+      <c r="C115" s="2">
+        <v>44945</v>
+      </c>
+      <c r="D115" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E115" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="F115" s="28" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A116" s="31"/>
+      <c r="B116" s="2">
+        <v>19743</v>
+      </c>
+      <c r="C116" s="2">
+        <v>44929</v>
+      </c>
+      <c r="D116" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E116" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116" s="28"/>
+    </row>
+    <row r="117" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A117" s="31"/>
+      <c r="B117" s="2">
+        <v>29628</v>
+      </c>
+      <c r="C117" s="2">
+        <v>44919</v>
+      </c>
+      <c r="D117" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E117" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="F117" s="28" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A118" s="31"/>
+      <c r="B118" s="2">
+        <v>27731</v>
+      </c>
+      <c r="C118" s="2">
+        <v>44958</v>
+      </c>
+      <c r="D118" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E118" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118" s="28"/>
+    </row>
+    <row r="119" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A119" s="31"/>
+      <c r="B119" s="2">
+        <v>25859</v>
+      </c>
+      <c r="C119" s="2">
+        <v>44976</v>
+      </c>
+      <c r="D119" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E119" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119" s="28"/>
+    </row>
+    <row r="120" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A120" s="31"/>
+      <c r="B120" s="2">
+        <v>15977</v>
+      </c>
+      <c r="C120" s="2">
+        <v>44993</v>
+      </c>
+      <c r="D120" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E120" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120" s="28"/>
+    </row>
+    <row r="121" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A121" s="31"/>
+      <c r="B121" s="2">
+        <v>19403</v>
+      </c>
+      <c r="C121" s="2">
+        <v>44992</v>
+      </c>
+      <c r="D121" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E121" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121" s="28"/>
+    </row>
+    <row r="122" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A122" s="31"/>
+      <c r="B122" s="2">
+        <v>16915</v>
+      </c>
+      <c r="C122" s="2">
+        <v>44998</v>
+      </c>
+      <c r="D122" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E122" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122" s="28"/>
+    </row>
+    <row r="123" spans="1:6" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A123" s="34"/>
+      <c r="B123" s="15">
+        <v>22792</v>
+      </c>
+      <c r="C123" s="15">
+        <v>45008</v>
+      </c>
+      <c r="D123" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="E123" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123" s="40"/>
+    </row>
+    <row r="124" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A124" s="31"/>
+      <c r="B124" s="18"/>
+      <c r="C124" s="18"/>
+      <c r="D124" s="19"/>
+      <c r="E124" s="24"/>
+      <c r="F124" s="41"/>
+    </row>
+    <row r="125" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A125" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="B125" s="18">
+        <v>18843</v>
+      </c>
+      <c r="C125" s="18">
+        <v>44836</v>
+      </c>
+      <c r="D125" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="E125" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="F125" s="42"/>
+    </row>
+    <row r="126" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A126" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B126" s="33">
+        <v>29752</v>
+      </c>
+      <c r="C126" s="2">
+        <v>44833</v>
+      </c>
+      <c r="D126" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E126" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126" s="42"/>
+    </row>
+    <row r="127" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A127" s="1"/>
+      <c r="B127" s="2">
+        <v>21836</v>
+      </c>
+      <c r="C127" s="2">
+        <v>44847</v>
+      </c>
+      <c r="D127" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E127" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127" s="42"/>
+    </row>
+    <row r="128" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A128" s="27"/>
+      <c r="B128" s="2">
+        <v>28443</v>
+      </c>
+      <c r="C128" s="2">
+        <v>44840</v>
+      </c>
+      <c r="D128" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E128" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128" s="42"/>
+    </row>
+    <row r="129" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A129" s="27"/>
+      <c r="B129" s="2">
+        <v>27510</v>
+      </c>
+      <c r="C129" s="2">
+        <v>44857</v>
+      </c>
+      <c r="D129" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E129" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="F129" s="42"/>
+    </row>
+    <row r="130" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A130" s="27"/>
+      <c r="B130" s="2">
+        <v>19320</v>
+      </c>
+      <c r="C130" s="2">
+        <v>44879</v>
+      </c>
+      <c r="D130" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E130" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="F130" s="42"/>
+    </row>
+    <row r="131" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A131" s="27"/>
+      <c r="B131" s="2">
         <v>24565</v>
       </c>
-      <c r="C108" s="2">
+      <c r="C131" s="2">
         <v>44880</v>
       </c>
-      <c r="D108" s="3" t="s">
+      <c r="D131" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="E108" s="7" t="s">
-[...6 lines deleted...]
-      <c r="B109" s="2">
+      <c r="E131" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131" s="42"/>
+    </row>
+    <row r="132" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A132" s="27"/>
+      <c r="B132" s="2">
         <v>28915</v>
       </c>
-      <c r="C109" s="2">
+      <c r="C132" s="2">
         <v>44898</v>
       </c>
-      <c r="D109" s="3" t="s">
-[...9 lines deleted...]
-      <c r="B110" s="2">
+      <c r="D132" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E132" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132" s="42"/>
+    </row>
+    <row r="133" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A133" s="27"/>
+      <c r="B133" s="2">
         <v>32846</v>
       </c>
-      <c r="C110" s="2">
+      <c r="C133" s="2">
         <v>44897</v>
       </c>
-      <c r="D110" s="3" t="s">
-[...9 lines deleted...]
-      <c r="B111" s="2">
+      <c r="D133" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E133" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133" s="42"/>
+    </row>
+    <row r="134" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A134" s="27"/>
+      <c r="B134" s="2">
         <v>20808</v>
       </c>
-      <c r="C111" s="2">
+      <c r="C134" s="2">
         <v>44904</v>
       </c>
-      <c r="D111" s="3" t="s">
-[...9 lines deleted...]
-      <c r="B112" s="2">
+      <c r="D134" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E134" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134" s="42"/>
+    </row>
+    <row r="135" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A135" s="27"/>
+      <c r="B135" s="2">
         <v>19865</v>
       </c>
-      <c r="C112" s="2">
+      <c r="C135" s="2">
         <v>44899</v>
       </c>
-      <c r="D112" s="3" t="s">
+      <c r="D135" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="E112" s="7" t="s">
-[...6 lines deleted...]
-      <c r="B113" s="2">
+      <c r="E135" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135" s="42"/>
+    </row>
+    <row r="136" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A136" s="27"/>
+      <c r="B136" s="2">
         <v>23669</v>
       </c>
-      <c r="C113" s="2">
+      <c r="C136" s="2">
         <v>44913</v>
       </c>
-      <c r="D113" s="3" t="s">
+      <c r="D136" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="E113" s="7" t="s">
-[...6 lines deleted...]
-      <c r="B114" s="2">
+      <c r="E136" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136" s="42"/>
+    </row>
+    <row r="137" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A137" s="27"/>
+      <c r="B137" s="2">
         <v>11644</v>
       </c>
-      <c r="C114" s="2">
+      <c r="C137" s="2">
         <v>44913</v>
       </c>
-      <c r="D114" s="3" t="s">
-[...9 lines deleted...]
-      <c r="B115" s="15">
+      <c r="D137" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E137" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137" s="42"/>
+    </row>
+    <row r="138" spans="1:6" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A138" s="32"/>
+      <c r="B138" s="15">
         <v>13481</v>
       </c>
-      <c r="C115" s="15">
+      <c r="C138" s="15">
         <v>44923</v>
       </c>
-      <c r="D115" s="16" t="s">
+      <c r="D138" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="E115" s="17" t="s">
+      <c r="E138" s="17" t="s">
         <v>22</v>
       </c>
-      <c r="F115" s="40" t="s">
+      <c r="F138" s="40" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="116" spans="1:6" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="A117" s="27" t="s">
+    <row r="139" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A139" s="31"/>
+      <c r="B139" s="11"/>
+      <c r="C139" s="11"/>
+      <c r="D139" s="12"/>
+      <c r="E139" s="11"/>
+      <c r="F139" s="42"/>
+    </row>
+    <row r="140" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A140" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="B117" s="2">
+      <c r="B140" s="2">
         <v>21512</v>
       </c>
-      <c r="C117" s="2">
+      <c r="C140" s="2">
         <v>44772</v>
       </c>
-      <c r="D117" s="3" t="s">
-[...8 lines deleted...]
-      <c r="A118" s="26">
+      <c r="D140" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E140" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="F140" s="42"/>
+    </row>
+    <row r="141" spans="1:6" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A141" s="26">
         <v>2022</v>
       </c>
-      <c r="B118" s="14"/>
-[...14 lines deleted...]
-      <c r="A120" s="27" t="s">
+      <c r="B141" s="14"/>
+      <c r="C141" s="14"/>
+      <c r="D141" s="23"/>
+      <c r="E141" s="14"/>
+      <c r="F141" s="40"/>
+    </row>
+    <row r="142" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A142" s="31"/>
+      <c r="B142" s="11"/>
+      <c r="C142" s="11"/>
+      <c r="D142" s="12"/>
+      <c r="E142" s="11"/>
+      <c r="F142" s="42"/>
+    </row>
+    <row r="143" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A143" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="B120" s="2">
+      <c r="B143" s="2">
         <v>19855</v>
       </c>
-      <c r="C120" s="2">
+      <c r="C143" s="2">
         <v>44640</v>
       </c>
-      <c r="D120" s="3" t="s">
-[...8 lines deleted...]
-      <c r="A121" s="25">
+      <c r="D143" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E143" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143" s="42"/>
+    </row>
+    <row r="144" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A144" s="25">
         <v>2022</v>
       </c>
-      <c r="B121" s="2">
+      <c r="B144" s="2">
         <v>15082</v>
       </c>
-      <c r="C121" s="2">
+      <c r="C144" s="2">
         <v>44668</v>
       </c>
-      <c r="D121" s="3" t="s">
+      <c r="D144" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="E121" s="7" t="s">
-[...5 lines deleted...]
-      <c r="B122" s="2">
+      <c r="E144" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144" s="42"/>
+    </row>
+    <row r="145" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="B145" s="2">
         <v>15813</v>
       </c>
-      <c r="C122" s="2">
+      <c r="C145" s="2">
         <v>44661</v>
       </c>
-      <c r="D122" s="3" t="s">
+      <c r="D145" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="E122" s="7" t="s">
-[...5 lines deleted...]
-      <c r="B123" s="2">
+      <c r="E145" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F145" s="42"/>
+    </row>
+    <row r="146" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="B146" s="2">
         <v>17415</v>
       </c>
-      <c r="C123" s="2">
+      <c r="C146" s="2">
         <v>44643</v>
       </c>
-      <c r="D123" s="3" t="s">
+      <c r="D146" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="E123" s="10" t="s">
-[...5 lines deleted...]
-      <c r="B124" s="2">
+      <c r="E146" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F146" s="42"/>
+    </row>
+    <row r="147" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="B147" s="2">
         <v>26115</v>
       </c>
-      <c r="C124" s="2">
+      <c r="C147" s="2">
         <v>44684</v>
       </c>
-      <c r="D124" s="3" t="s">
-[...8 lines deleted...]
-      <c r="B125" s="2">
+      <c r="D147" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E147" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F147" s="42"/>
+    </row>
+    <row r="148" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="B148" s="2">
         <v>13717</v>
       </c>
-      <c r="C125" s="2">
+      <c r="C148" s="2">
         <v>8183</v>
       </c>
-      <c r="D125" s="3" t="s">
-[...8 lines deleted...]
-      <c r="B126" s="2">
+      <c r="D148" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E148" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F148" s="42"/>
+    </row>
+    <row r="149" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="B149" s="2">
         <v>20197</v>
       </c>
-      <c r="C126" s="2">
+      <c r="C149" s="2">
         <v>44697</v>
       </c>
-      <c r="D126" s="3" t="s">
-[...8 lines deleted...]
-      <c r="B127" s="2">
+      <c r="D149" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E149" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149" s="42"/>
+    </row>
+    <row r="150" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="B150" s="2">
         <v>11874</v>
       </c>
-      <c r="C127" s="2">
+      <c r="C150" s="2">
         <v>44680</v>
       </c>
-      <c r="D127" s="3" t="s">
+      <c r="D150" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="E127" s="10" t="s">
-[...5 lines deleted...]
-      <c r="B128" s="2">
+      <c r="E150" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F150" s="42"/>
+    </row>
+    <row r="151" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="B151" s="2">
         <v>18129</v>
       </c>
-      <c r="C128" s="2">
+      <c r="C151" s="2">
         <v>44706</v>
       </c>
-      <c r="D128" s="3" t="s">
-[...9 lines deleted...]
-      <c r="B129" s="15">
+      <c r="D151" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E151" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F151" s="42"/>
+    </row>
+    <row r="152" spans="1:6" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A152" s="20"/>
+      <c r="B152" s="15">
         <v>16124</v>
       </c>
-      <c r="C129" s="15">
+      <c r="C152" s="15">
         <v>44701</v>
       </c>
-      <c r="D129" s="16" t="s">
-[...11 lines deleted...]
-      <c r="A131" s="27" t="s">
+      <c r="D152" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="E152" s="30" t="s">
+        <v>7</v>
+      </c>
+      <c r="F152" s="40"/>
+    </row>
+    <row r="153" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="F153" s="42"/>
+    </row>
+    <row r="154" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A154" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="B131" s="2">
+      <c r="B154" s="2">
         <v>24807</v>
       </c>
-      <c r="C131" s="2">
+      <c r="C154" s="2">
         <v>44563</v>
       </c>
-      <c r="D131" s="3" t="s">
+      <c r="D154" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="E131" s="3" t="s">
+      <c r="E154" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="F131" s="42" t="s">
+      <c r="F154" s="42" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="132" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A132" s="25">
+    <row r="155" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A155" s="25">
         <v>2022</v>
       </c>
-      <c r="B132" s="2">
+      <c r="B155" s="2">
         <v>18112</v>
       </c>
-      <c r="C132" s="2">
+      <c r="C155" s="2">
         <v>44572</v>
       </c>
-      <c r="D132" s="3" t="s">
-[...9 lines deleted...]
-      <c r="B133" s="2">
+      <c r="D155" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E155" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F155" s="42"/>
+    </row>
+    <row r="156" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A156" s="25"/>
+      <c r="B156" s="2">
         <v>20656</v>
       </c>
-      <c r="C133" s="2">
+      <c r="C156" s="2">
         <v>44587</v>
       </c>
-      <c r="D133" s="3" t="s">
-[...9 lines deleted...]
-      <c r="B134" s="2">
+      <c r="D156" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E156" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156" s="42"/>
+    </row>
+    <row r="157" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A157" s="25"/>
+      <c r="B157" s="2">
         <v>24983</v>
       </c>
-      <c r="C134" s="2">
+      <c r="C157" s="2">
         <v>44552</v>
       </c>
-      <c r="D134" s="3" t="s">
+      <c r="D157" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="E134" s="3" t="s">
-[...6 lines deleted...]
-      <c r="B135" s="2">
+      <c r="E157" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157" s="42"/>
+    </row>
+    <row r="158" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A158" s="25"/>
+      <c r="B158" s="2">
         <v>21972</v>
       </c>
-      <c r="C135" s="2">
+      <c r="C158" s="2">
         <v>44592</v>
       </c>
-      <c r="D135" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E135" s="3" t="s">
+      <c r="D158" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E158" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="F135" s="42" t="s">
+      <c r="F158" s="42" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="136" spans="1:6" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B136" s="15">
+    <row r="159" spans="1:6" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A159" s="26"/>
+      <c r="B159" s="15">
         <v>17239</v>
       </c>
-      <c r="C136" s="15">
+      <c r="C159" s="15">
         <v>44624</v>
       </c>
-      <c r="D136" s="16" t="s">
-[...2 lines deleted...]
-      <c r="E136" s="16" t="s">
+      <c r="D159" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="E159" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="F136" s="40" t="s">
+      <c r="F159" s="40" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="137" spans="1:6" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="A138" s="27" t="s">
+    <row r="160" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A160" s="13"/>
+      <c r="B160" s="11"/>
+      <c r="C160" s="11"/>
+      <c r="D160" s="12"/>
+      <c r="E160" s="13"/>
+      <c r="F160" s="42"/>
+    </row>
+    <row r="161" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A161" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="B138" s="2">
+      <c r="B161" s="2">
         <v>20424</v>
       </c>
-      <c r="C138" s="2">
+      <c r="C161" s="2">
         <v>7952</v>
       </c>
-      <c r="D138" s="3" t="s">
+      <c r="D161" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="E138" s="9" t="s">
-[...5 lines deleted...]
-      <c r="A139" s="25">
+      <c r="E161" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="F161" s="42"/>
+    </row>
+    <row r="162" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A162" s="25">
         <v>2021</v>
       </c>
-      <c r="B139" s="2">
+      <c r="B162" s="2">
         <v>22497</v>
       </c>
-      <c r="C139" s="2">
+      <c r="C162" s="2">
         <v>44477</v>
       </c>
-      <c r="D139" s="3" t="s">
+      <c r="D162" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="E139" s="7" t="s">
-[...6 lines deleted...]
-      <c r="B140" s="2">
+      <c r="E162" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F162" s="42"/>
+    </row>
+    <row r="163" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A163" s="25"/>
+      <c r="B163" s="2">
         <v>21941</v>
       </c>
-      <c r="C140" s="2">
+      <c r="C163" s="2">
         <v>44483</v>
       </c>
-      <c r="D140" s="3" t="s">
-[...9 lines deleted...]
-      <c r="B141" s="2">
+      <c r="D163" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E163" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F163" s="42"/>
+    </row>
+    <row r="164" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A164" s="25"/>
+      <c r="B164" s="2">
         <v>15368</v>
       </c>
-      <c r="C141" s="2">
+      <c r="C164" s="2">
         <v>44467</v>
       </c>
-      <c r="D141" s="3" t="s">
-[...9 lines deleted...]
-      <c r="B142" s="2">
+      <c r="D164" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E164" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F164" s="42"/>
+    </row>
+    <row r="165" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A165" s="25"/>
+      <c r="B165" s="2">
         <v>21420</v>
       </c>
-      <c r="C142" s="2">
+      <c r="C165" s="2">
         <v>44519</v>
       </c>
-      <c r="D142" s="3" t="s">
+      <c r="D165" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="E142" s="7" t="s">
-[...6 lines deleted...]
-      <c r="B143" s="2">
+      <c r="E165" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F165" s="42"/>
+    </row>
+    <row r="166" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A166" s="25"/>
+      <c r="B166" s="2">
         <v>18410</v>
       </c>
-      <c r="C143" s="2">
+      <c r="C166" s="2">
         <v>44530</v>
       </c>
-      <c r="D143" s="3" t="s">
-[...9 lines deleted...]
-      <c r="B144" s="15">
+      <c r="D166" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E166" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F166" s="42"/>
+    </row>
+    <row r="167" spans="1:6" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A167" s="26"/>
+      <c r="B167" s="15">
         <v>23482</v>
       </c>
-      <c r="C144" s="15">
+      <c r="C167" s="15">
         <v>44528</v>
       </c>
-      <c r="D144" s="16" t="s">
-[...16 lines deleted...]
-      <c r="A146" s="27" t="s">
+      <c r="D167" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="E167" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F167" s="40"/>
+    </row>
+    <row r="168" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A168" s="13"/>
+      <c r="B168" s="11"/>
+      <c r="C168" s="11"/>
+      <c r="D168" s="12"/>
+      <c r="E168" s="13"/>
+      <c r="F168" s="42"/>
+    </row>
+    <row r="169" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A169" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="B146" s="2">
+      <c r="B169" s="2">
         <v>29926</v>
       </c>
-      <c r="C146" s="2">
+      <c r="C169" s="2">
         <v>44378</v>
       </c>
-      <c r="D146" s="3" t="s">
-[...8 lines deleted...]
-      <c r="A147" s="25">
+      <c r="D169" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E169" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="F169" s="42"/>
+    </row>
+    <row r="170" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A170" s="25">
         <v>2021</v>
       </c>
-      <c r="B147" s="2">
+      <c r="B170" s="2">
         <v>21582</v>
       </c>
-      <c r="C147" s="2">
+      <c r="C170" s="2">
         <v>44386</v>
       </c>
-      <c r="D147" s="3" t="s">
-[...8 lines deleted...]
-      <c r="B148" s="2">
+      <c r="D170" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E170" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F170" s="42"/>
+    </row>
+    <row r="171" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="B171" s="2">
         <v>16243</v>
       </c>
-      <c r="C148" s="2">
+      <c r="C171" s="2">
         <v>44417</v>
       </c>
-      <c r="D148" s="3" t="s">
-[...8 lines deleted...]
-      <c r="B149" s="2">
+      <c r="D171" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E171" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F171" s="42"/>
+    </row>
+    <row r="172" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="B172" s="2">
         <v>24239</v>
       </c>
-      <c r="C149" s="2">
+      <c r="C172" s="2">
         <v>44430</v>
       </c>
-      <c r="D149" s="3" t="s">
+      <c r="D172" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="E149" s="7" t="s">
-[...5 lines deleted...]
-      <c r="B150" s="2">
+      <c r="E172" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F172" s="42"/>
+    </row>
+    <row r="173" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="B173" s="2">
         <v>18742</v>
       </c>
-      <c r="C150" s="2">
+      <c r="C173" s="2">
         <v>44459</v>
       </c>
-      <c r="D150" s="3" t="s">
+      <c r="D173" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="E150" s="10" t="s">
-[...6 lines deleted...]
-      <c r="B151" s="16" t="s">
+      <c r="E173" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F173" s="42"/>
+    </row>
+    <row r="174" spans="1:6" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A174" s="20"/>
+      <c r="B174" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="C151" s="16" t="s">
+      <c r="C174" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="D151" s="16" t="s">
+      <c r="D174" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="E151" s="21" t="s">
+      <c r="E174" s="21" t="s">
         <v>21</v>
       </c>
-      <c r="F151" s="45"/>
-[...10 lines deleted...]
-      <c r="A153" s="27" t="s">
+      <c r="F174" s="45"/>
+    </row>
+    <row r="175" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A175" s="5"/>
+      <c r="B175" s="18"/>
+      <c r="C175" s="18"/>
+      <c r="D175" s="19"/>
+      <c r="E175" s="8"/>
+      <c r="F175" s="42"/>
+    </row>
+    <row r="176" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A176" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="B153" s="2">
+      <c r="B176" s="2">
         <v>26294</v>
       </c>
-      <c r="C153" s="2">
+      <c r="C176" s="2">
         <v>44293</v>
       </c>
-      <c r="D153" s="3" t="s">
-[...8 lines deleted...]
-      <c r="A154" s="25">
+      <c r="D176" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E176" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F176" s="42"/>
+    </row>
+    <row r="177" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A177" s="25">
         <v>2021</v>
       </c>
-      <c r="B154" s="2">
+      <c r="B177" s="2">
         <v>20600</v>
       </c>
-      <c r="C154" s="2">
+      <c r="C177" s="2">
         <v>44223</v>
       </c>
-      <c r="D154" s="3" t="s">
-[...8 lines deleted...]
-      <c r="B155" s="2">
+      <c r="D177" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E177" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F177" s="42"/>
+    </row>
+    <row r="178" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="B178" s="2">
         <v>16677</v>
       </c>
-      <c r="C155" s="2">
+      <c r="C178" s="2">
         <v>44335</v>
       </c>
-      <c r="D155" s="3" t="s">
-[...8 lines deleted...]
-      <c r="B156" s="2">
+      <c r="D178" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E178" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="F178" s="42"/>
+    </row>
+    <row r="179" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="B179" s="2">
         <v>13294</v>
       </c>
-      <c r="C156" s="2">
+      <c r="C179" s="2">
         <v>44334</v>
       </c>
-      <c r="D156" s="3" t="s">
+      <c r="D179" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="E156" s="7" t="s">
-[...5 lines deleted...]
-      <c r="B157" s="2">
+      <c r="E179" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="F179" s="42"/>
+    </row>
+    <row r="180" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="B180" s="2">
         <v>25298</v>
       </c>
-      <c r="C157" s="2">
+      <c r="C180" s="2">
         <v>44323</v>
       </c>
-      <c r="D157" s="3" t="s">
-[...9 lines deleted...]
-      <c r="B158" s="15">
+      <c r="D180" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E180" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F180" s="42"/>
+    </row>
+    <row r="181" spans="1:6" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A181" s="20"/>
+      <c r="B181" s="15">
         <v>14846</v>
       </c>
-      <c r="C158" s="15">
+      <c r="C181" s="15">
         <v>44335</v>
       </c>
-      <c r="D158" s="16" t="s">
-[...15 lines deleted...]
-      <c r="A160" s="27" t="s">
+      <c r="D181" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="E181" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="F181" s="40"/>
+    </row>
+    <row r="182" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="B182" s="18"/>
+      <c r="C182" s="18"/>
+      <c r="D182" s="19"/>
+      <c r="E182" s="8"/>
+      <c r="F182" s="42"/>
+    </row>
+    <row r="183" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A183" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="B160" s="2">
+      <c r="B183" s="2">
         <v>11226</v>
       </c>
-      <c r="C160" s="2">
+      <c r="C183" s="2">
         <v>44180</v>
       </c>
-      <c r="D160" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E160" s="6" t="s">
+      <c r="D183" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E183" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="F160" s="42" t="s">
+      <c r="F183" s="42" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="161" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A161" s="25">
+    <row r="184" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A184" s="25">
         <v>2021</v>
       </c>
-      <c r="B161" s="2">
+      <c r="B184" s="2">
         <v>22037</v>
       </c>
-      <c r="C161" s="2">
+      <c r="C184" s="2">
         <v>44200</v>
       </c>
-      <c r="D161" s="3" t="s">
-[...8 lines deleted...]
-      <c r="B162" s="2">
+      <c r="D184" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E184" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="F184" s="42"/>
+    </row>
+    <row r="185" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="B185" s="2">
         <v>14183</v>
       </c>
-      <c r="C162" s="2">
+      <c r="C185" s="2">
         <v>44168</v>
       </c>
-      <c r="D162" s="3" t="s">
+      <c r="D185" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="E162" s="6" t="s">
-[...5 lines deleted...]
-      <c r="B163" s="2">
+      <c r="E185" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="F185" s="42"/>
+    </row>
+    <row r="186" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="B186" s="2">
         <v>13129</v>
       </c>
-      <c r="C163" s="2">
+      <c r="C186" s="2">
         <v>44179</v>
       </c>
-      <c r="D163" s="3" t="s">
+      <c r="D186" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="E163" s="6" t="s">
-[...5 lines deleted...]
-      <c r="B164" s="2">
+      <c r="E186" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="F186" s="42"/>
+    </row>
+    <row r="187" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="B187" s="2">
         <v>16243</v>
       </c>
-      <c r="C164" s="2">
+      <c r="C187" s="2">
         <v>44561</v>
       </c>
-      <c r="D164" s="3" t="s">
-[...8 lines deleted...]
-      <c r="B165" s="2">
+      <c r="D187" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E187" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="F187" s="42"/>
+    </row>
+    <row r="188" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="B188" s="2">
         <v>22707</v>
       </c>
-      <c r="C165" s="2">
+      <c r="C188" s="2">
         <v>44196</v>
       </c>
-      <c r="D165" s="3" t="s">
-[...8 lines deleted...]
-      <c r="B166" s="2">
+      <c r="D188" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E188" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F188" s="42"/>
+    </row>
+    <row r="189" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="B189" s="2">
         <v>11865</v>
       </c>
-      <c r="C166" s="2">
+      <c r="C189" s="2">
         <v>44222</v>
       </c>
-      <c r="D166" s="3" t="s">
-[...8 lines deleted...]
-      <c r="B167" s="2">
+      <c r="D189" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E189" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F189" s="42"/>
+    </row>
+    <row r="190" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="B190" s="2">
         <v>17741</v>
       </c>
-      <c r="C167" s="2">
+      <c r="C190" s="2">
         <v>44225</v>
       </c>
-      <c r="D167" s="3" t="s">
-[...8 lines deleted...]
-      <c r="B168" s="2">
+      <c r="D190" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E190" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F190" s="42"/>
+    </row>
+    <row r="191" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="B191" s="2">
         <v>19536</v>
       </c>
-      <c r="C168" s="2">
+      <c r="C191" s="2">
         <v>44225</v>
       </c>
-      <c r="D168" s="3" t="s">
+      <c r="D191" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="E168" s="6" t="s">
-[...5 lines deleted...]
-      <c r="B169" s="2">
+      <c r="E191" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F191" s="42"/>
+    </row>
+    <row r="192" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="B192" s="2">
         <v>27373</v>
       </c>
-      <c r="C169" s="2">
+      <c r="C192" s="2">
         <v>44247</v>
       </c>
-      <c r="D169" s="3" t="s">
-[...9 lines deleted...]
-      <c r="B170" s="15">
+      <c r="D192" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E192" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F192" s="42"/>
+    </row>
+    <row r="193" spans="1:6" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A193" s="20"/>
+      <c r="B193" s="15">
         <v>14109</v>
       </c>
-      <c r="C170" s="15">
+      <c r="C193" s="15">
         <v>44257</v>
       </c>
-      <c r="D170" s="16" t="s">
-[...347 lines deleted...]
-      </c>
       <c r="D193" s="16" t="s">
-        <v>12</v>
-[...7 lines deleted...]
-    <row r="194" spans="1:9" x14ac:dyDescent="0.25">
+        <v>3</v>
+      </c>
+      <c r="E193" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F193" s="40"/>
+    </row>
+    <row r="194" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A194" s="13"/>
       <c r="B194" s="11"/>
       <c r="C194" s="11"/>
       <c r="D194" s="12"/>
       <c r="E194" s="11"/>
-      <c r="F194" s="43"/>
-[...2 lines deleted...]
-    <row r="195" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="F194" s="42"/>
+    </row>
+    <row r="195" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A195" s="27" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="B195" s="2">
-        <v>14674</v>
+        <v>11722</v>
       </c>
       <c r="C195" s="2">
-        <v>43836</v>
+        <v>44160</v>
       </c>
       <c r="D195" s="3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E195" s="7" t="s">
         <v>7</v>
       </c>
       <c r="F195" s="42"/>
     </row>
-    <row r="196" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A196" s="13">
+    <row r="196" spans="1:6" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A196" s="26">
         <v>2020</v>
       </c>
-      <c r="B196" s="2">
-[...21 lines deleted...]
-      <c r="D197" s="7" t="s">
+      <c r="B196" s="14"/>
+      <c r="C196" s="14"/>
+      <c r="D196" s="23"/>
+      <c r="E196" s="14"/>
+      <c r="F196" s="40"/>
+    </row>
+    <row r="197" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A197" s="13"/>
+      <c r="B197" s="11"/>
+      <c r="C197" s="11"/>
+      <c r="D197" s="12"/>
+      <c r="E197" s="11"/>
+      <c r="F197" s="42"/>
+    </row>
+    <row r="198" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A198" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="B198" s="2">
+        <v>16508</v>
+      </c>
+      <c r="C198" s="2">
+        <v>44005</v>
+      </c>
+      <c r="D198" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="E197" s="7" t="s">
-[...14 lines deleted...]
-      </c>
       <c r="E198" s="7" t="s">
         <v>8</v>
       </c>
       <c r="F198" s="42"/>
     </row>
-    <row r="199" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A199" s="25"/>
+    <row r="199" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A199" s="25">
+        <v>2020</v>
+      </c>
       <c r="B199" s="2">
-        <v>25549</v>
+        <v>20295</v>
       </c>
       <c r="C199" s="2">
-        <v>43807</v>
+        <v>43976</v>
       </c>
       <c r="D199" s="3" t="s">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="E199" s="7" t="s">
         <v>8</v>
       </c>
       <c r="F199" s="42"/>
     </row>
-    <row r="200" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A200" s="25"/>
       <c r="B200" s="2">
-        <v>19491</v>
+        <v>17321</v>
       </c>
       <c r="C200" s="2">
-        <v>43849</v>
+        <v>44030</v>
       </c>
       <c r="D200" s="3" t="s">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="E200" s="7" t="s">
         <v>8</v>
       </c>
       <c r="F200" s="42"/>
     </row>
-    <row r="201" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A201" s="25"/>
       <c r="B201" s="2">
-        <v>16615</v>
+        <v>14204</v>
       </c>
       <c r="C201" s="2">
-        <v>43893</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>44002</v>
+      </c>
+      <c r="D201" s="7" t="s">
+        <v>11</v>
       </c>
       <c r="E201" s="7" t="s">
         <v>8</v>
       </c>
       <c r="F201" s="42"/>
     </row>
-    <row r="202" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A202" s="25"/>
       <c r="B202" s="2">
+        <v>24043</v>
+      </c>
+      <c r="C202" s="2">
+        <v>44047</v>
+      </c>
+      <c r="D202" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E202" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F202" s="42"/>
+    </row>
+    <row r="203" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A203" s="25"/>
+      <c r="B203" s="2">
+        <v>24589</v>
+      </c>
+      <c r="C203" s="2">
+        <v>44043</v>
+      </c>
+      <c r="D203" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E203" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F203" s="42"/>
+    </row>
+    <row r="204" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A204" s="25"/>
+      <c r="B204" s="2">
+        <v>16177</v>
+      </c>
+      <c r="C204" s="2">
+        <v>44075</v>
+      </c>
+      <c r="D204" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E204" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F204" s="42"/>
+    </row>
+    <row r="205" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A205" s="25"/>
+      <c r="B205" s="2">
+        <v>15968</v>
+      </c>
+      <c r="C205" s="2">
+        <v>44065</v>
+      </c>
+      <c r="D205" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E205" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="F205" s="42"/>
+    </row>
+    <row r="206" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A206" s="25"/>
+      <c r="B206" s="2">
+        <v>24723</v>
+      </c>
+      <c r="C206" s="2">
+        <v>44086</v>
+      </c>
+      <c r="D206" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E206" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F206" s="42"/>
+    </row>
+    <row r="207" spans="1:6" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A207" s="26"/>
+      <c r="B207" s="15">
+        <v>17461</v>
+      </c>
+      <c r="C207" s="15">
+        <v>44079</v>
+      </c>
+      <c r="D207" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="E207" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F207" s="40"/>
+    </row>
+    <row r="208" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A208" s="13"/>
+      <c r="B208" s="11"/>
+      <c r="C208" s="11"/>
+      <c r="D208" s="12"/>
+      <c r="E208" s="11"/>
+      <c r="F208" s="42"/>
+    </row>
+    <row r="209" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A209" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="B209" s="2">
+        <v>22063</v>
+      </c>
+      <c r="C209" s="2">
+        <v>43936</v>
+      </c>
+      <c r="D209" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E209" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="F209" s="42"/>
+    </row>
+    <row r="210" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A210" s="25">
+        <v>2020</v>
+      </c>
+      <c r="B210" s="2">
+        <v>17035</v>
+      </c>
+      <c r="C210" s="2">
+        <v>43938</v>
+      </c>
+      <c r="D210" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E210" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F210" s="42"/>
+    </row>
+    <row r="211" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A211" s="25"/>
+      <c r="B211" s="2">
+        <v>12188</v>
+      </c>
+      <c r="C211" s="2">
+        <v>43941</v>
+      </c>
+      <c r="D211" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E211" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F211" s="42"/>
+    </row>
+    <row r="212" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A212" s="25"/>
+      <c r="B212" s="2">
+        <v>21046</v>
+      </c>
+      <c r="C212" s="2">
+        <v>43951</v>
+      </c>
+      <c r="D212" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E212" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="F212" s="42"/>
+    </row>
+    <row r="213" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A213" s="25"/>
+      <c r="B213" s="2">
+        <v>20431</v>
+      </c>
+      <c r="C213" s="2">
+        <v>43935</v>
+      </c>
+      <c r="D213" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E213" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F213" s="42"/>
+    </row>
+    <row r="214" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A214" s="25"/>
+      <c r="B214" s="2">
+        <v>15674</v>
+      </c>
+      <c r="C214" s="2">
+        <v>43942</v>
+      </c>
+      <c r="D214" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E214" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F214" s="42"/>
+    </row>
+    <row r="215" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A215" s="25"/>
+      <c r="B215" s="2">
+        <v>18168</v>
+      </c>
+      <c r="C215" s="2">
+        <v>43953</v>
+      </c>
+      <c r="D215" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E215" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F215" s="43"/>
+      <c r="I215" s="5"/>
+    </row>
+    <row r="216" spans="1:9" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A216" s="26"/>
+      <c r="B216" s="15">
+        <v>19892</v>
+      </c>
+      <c r="C216" s="15">
+        <v>43991</v>
+      </c>
+      <c r="D216" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="E216" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F216" s="44"/>
+      <c r="I216" s="5"/>
+    </row>
+    <row r="217" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A217" s="13"/>
+      <c r="B217" s="11"/>
+      <c r="C217" s="11"/>
+      <c r="D217" s="12"/>
+      <c r="E217" s="11"/>
+      <c r="F217" s="43"/>
+      <c r="I217" s="5"/>
+    </row>
+    <row r="218" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A218" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="B218" s="2">
+        <v>14674</v>
+      </c>
+      <c r="C218" s="2">
+        <v>43836</v>
+      </c>
+      <c r="D218" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E218" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="F218" s="42"/>
+    </row>
+    <row r="219" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A219" s="13">
+        <v>2020</v>
+      </c>
+      <c r="B219" s="2">
+        <v>15962</v>
+      </c>
+      <c r="C219" s="2">
+        <v>43825</v>
+      </c>
+      <c r="D219" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E219" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F219" s="42"/>
+    </row>
+    <row r="220" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A220" s="25"/>
+      <c r="B220" s="2">
+        <v>22192</v>
+      </c>
+      <c r="C220" s="2">
+        <v>43824</v>
+      </c>
+      <c r="D220" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E220" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F220" s="42"/>
+    </row>
+    <row r="221" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A221" s="25"/>
+      <c r="B221" s="2">
+        <v>19261</v>
+      </c>
+      <c r="C221" s="2">
+        <v>43840</v>
+      </c>
+      <c r="D221" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E221" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F221" s="42"/>
+    </row>
+    <row r="222" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A222" s="25"/>
+      <c r="B222" s="2">
+        <v>25549</v>
+      </c>
+      <c r="C222" s="2">
+        <v>43807</v>
+      </c>
+      <c r="D222" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E222" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F222" s="42"/>
+    </row>
+    <row r="223" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A223" s="25"/>
+      <c r="B223" s="2">
+        <v>19491</v>
+      </c>
+      <c r="C223" s="2">
+        <v>43849</v>
+      </c>
+      <c r="D223" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E223" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F223" s="42"/>
+    </row>
+    <row r="224" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A224" s="25"/>
+      <c r="B224" s="2">
+        <v>16615</v>
+      </c>
+      <c r="C224" s="2">
+        <v>43893</v>
+      </c>
+      <c r="D224" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E224" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F224" s="42"/>
+    </row>
+    <row r="225" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A225" s="25"/>
+      <c r="B225" s="2">
         <v>16574</v>
       </c>
-      <c r="C202" s="2">
+      <c r="C225" s="2">
         <v>43898</v>
       </c>
-      <c r="D202" s="3" t="s">
-[...9 lines deleted...]
-      <c r="B203" s="15">
+      <c r="D225" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E225" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F225" s="42"/>
+    </row>
+    <row r="226" spans="1:6" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A226" s="26"/>
+      <c r="B226" s="15">
         <v>16926</v>
       </c>
-      <c r="C203" s="15">
+      <c r="C226" s="15">
         <v>43885</v>
       </c>
-      <c r="D203" s="17" t="s">
+      <c r="D226" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="E203" s="17" t="s">
-[...13 lines deleted...]
-      <c r="A205" s="27" t="s">
+      <c r="E226" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F226" s="40"/>
+    </row>
+    <row r="227" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A227" s="13"/>
+      <c r="B227" s="11"/>
+      <c r="C227" s="11"/>
+      <c r="D227" s="12"/>
+      <c r="E227" s="11"/>
+      <c r="F227" s="42"/>
+    </row>
+    <row r="228" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A228" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="B205" s="2">
+      <c r="B228" s="2">
         <v>27199</v>
       </c>
-      <c r="C205" s="2">
+      <c r="C228" s="2">
         <v>43670</v>
       </c>
-      <c r="D205" s="7" t="s">
+      <c r="D228" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="E205" s="7" t="s">
-[...5 lines deleted...]
-      <c r="A206" s="25">
+      <c r="E228" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="F228" s="42"/>
+    </row>
+    <row r="229" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A229" s="25">
         <v>2019</v>
       </c>
-      <c r="B206" s="2">
+      <c r="B229" s="2">
         <v>12146</v>
       </c>
-      <c r="C206" s="2">
+      <c r="C229" s="2">
         <v>43780</v>
       </c>
-      <c r="D206" s="7" t="s">
+      <c r="D229" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="E206" s="7" t="s">
-[...6 lines deleted...]
-      <c r="B207" s="15">
+      <c r="E229" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="F229" s="42"/>
+    </row>
+    <row r="230" spans="1:6" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A230" s="29"/>
+      <c r="B230" s="15">
         <v>30610</v>
       </c>
-      <c r="C207" s="15">
+      <c r="C230" s="15">
         <v>43804</v>
       </c>
-      <c r="D207" s="17" t="s">
+      <c r="D230" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="E207" s="17" t="s">
-[...13 lines deleted...]
-      <c r="A209" s="27" t="s">
+      <c r="E230" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F230" s="40"/>
+    </row>
+    <row r="231" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A231" s="28"/>
+      <c r="B231" s="24"/>
+      <c r="C231" s="24"/>
+      <c r="D231" s="24"/>
+      <c r="E231" s="24"/>
+      <c r="F231" s="42"/>
+    </row>
+    <row r="232" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A232" s="27" t="s">
         <v>9</v>
       </c>
-      <c r="B209" s="2">
+      <c r="B232" s="2">
         <v>19145</v>
       </c>
-      <c r="C209" s="2">
+      <c r="C232" s="2">
         <v>43636</v>
       </c>
-      <c r="D209" s="2" t="s">
-[...8 lines deleted...]
-      <c r="A210" s="26">
+      <c r="D232" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E232" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F232" s="42"/>
+    </row>
+    <row r="233" spans="1:6" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A233" s="26">
         <v>2019</v>
       </c>
-      <c r="B210" s="15">
+      <c r="B233" s="15">
         <v>17273</v>
       </c>
-      <c r="C210" s="15">
+      <c r="C233" s="15">
         <v>43617</v>
       </c>
-      <c r="D210" s="15" t="s">
-[...16 lines deleted...]
-      <c r="A212" s="27" t="s">
+      <c r="D233" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="E233" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F233" s="40"/>
+    </row>
+    <row r="234" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A234" s="28"/>
+      <c r="B234" s="24"/>
+      <c r="C234" s="24"/>
+      <c r="D234" s="24"/>
+      <c r="E234" s="24"/>
+      <c r="F234" s="42"/>
+    </row>
+    <row r="235" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A235" s="27" t="s">
         <v>6</v>
       </c>
-      <c r="B212" s="2">
+      <c r="B235" s="2">
         <v>16352</v>
       </c>
-      <c r="C212" s="2">
+      <c r="C235" s="2">
         <v>43550</v>
       </c>
-      <c r="D212" s="3" t="s">
-[...8 lines deleted...]
-      <c r="A213" s="13">
+      <c r="D235" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E235" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="F235" s="42"/>
+    </row>
+    <row r="236" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A236" s="13">
         <v>2019</v>
       </c>
-      <c r="B213" s="2">
+      <c r="B236" s="2">
         <v>25265</v>
       </c>
-      <c r="C213" s="2">
+      <c r="C236" s="2">
         <v>43534</v>
       </c>
-      <c r="D213" s="3" t="s">
-[...8 lines deleted...]
-      <c r="B214" s="2">
+      <c r="D236" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E236" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F236" s="42"/>
+    </row>
+    <row r="237" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="B237" s="2">
         <v>13540</v>
       </c>
-      <c r="C214" s="2">
+      <c r="C237" s="2">
         <v>43582</v>
       </c>
-      <c r="D214" s="3" t="s">
-[...8 lines deleted...]
-      <c r="B215" s="2">
+      <c r="D237" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E237" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="F237" s="42"/>
+    </row>
+    <row r="238" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="B238" s="2">
         <v>24361</v>
       </c>
-      <c r="C215" s="2">
+      <c r="C238" s="2">
         <v>43560</v>
       </c>
-      <c r="D215" s="3" t="s">
-[...8 lines deleted...]
-      <c r="B216" s="2">
+      <c r="D238" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E238" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F238" s="42"/>
+    </row>
+    <row r="239" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="B239" s="2">
         <v>22266</v>
       </c>
-      <c r="C216" s="2">
+      <c r="C239" s="2">
         <v>43604</v>
       </c>
-      <c r="D216" s="3" t="s">
-[...9 lines deleted...]
-      <c r="B217" s="15">
+      <c r="D239" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E239" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F239" s="42"/>
+    </row>
+    <row r="240" spans="1:6" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A240" s="20"/>
+      <c r="B240" s="15">
         <v>15485</v>
       </c>
-      <c r="C217" s="15">
+      <c r="C240" s="15">
         <v>43622</v>
       </c>
-      <c r="D217" s="16" t="s">
-[...5 lines deleted...]
-      <c r="F217" s="40"/>
+      <c r="D240" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="E240" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F240" s="40"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>