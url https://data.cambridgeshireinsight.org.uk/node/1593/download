--- v0 (2025-12-05)
+++ v1 (2026-07-17)
@@ -1,129 +1,129 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28623"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://cccandpcc.sharepoint.com/sites/PeterboroughBITeam/Shared Documents/HR Workforce Peterborough/Statistics/01 Statutory Returns/Transparency Code/Senior Salaries &amp; Pay Policy/Senior Salaries 2025/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://cccandpcc.sharepoint.com/sites/PeterboroughBITeam-HRWorkforce-secure/Shared Documents/Statistics/01 Stat Returns/Transparency Code/SeniorSals&amp;PP/SS26/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="137" documentId="8_{F73292CF-0E96-4DF2-8181-E27E02BE5608}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{AAB14A0D-F90E-4D25-8C74-60F107260707}"/>
+  <xr:revisionPtr revIDLastSave="221" documentId="8_{F73292CF-0E96-4DF2-8181-E27E02BE5608}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{9BB140FC-81E3-4E6D-BD9F-D915A8EA55C8}"/>
   <bookViews>
-    <workbookView xWindow="25695" yWindow="0" windowWidth="26010" windowHeight="20985" xr2:uid="{915CA681-72A5-42D2-8321-59F3D835B075}"/>
+    <workbookView xWindow="-105" yWindow="0" windowWidth="26010" windowHeight="20985" xr2:uid="{915CA681-72A5-42D2-8321-59F3D835B075}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$1:$Q$289</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$1:$R$386</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3229" uniqueCount="469">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4320" uniqueCount="544">
   <si>
     <t>Publisher Label</t>
   </si>
   <si>
     <t>Publisher URI</t>
   </si>
   <si>
     <t>Organisation Name</t>
   </si>
   <si>
     <t>Organisation Code</t>
   </si>
   <si>
     <t>Job Title</t>
   </si>
   <si>
     <t>Directorate</t>
   </si>
   <si>
     <t>Service</t>
   </si>
   <si>
-    <t>Team</t>
-[...1 lines deleted...]
-  <si>
     <t>Contract Type</t>
   </si>
   <si>
     <t>Full Time Equivalent (FTE)</t>
   </si>
   <si>
     <t>Pay Band (£)</t>
   </si>
   <si>
     <t>Grade Description</t>
   </si>
   <si>
     <t>Effective Date</t>
   </si>
   <si>
+    <t>Budget Responsibility</t>
+  </si>
+  <si>
     <t>Services / Functions responsible for</t>
   </si>
   <si>
     <t>Bonuses</t>
   </si>
   <si>
     <t>Benefits in Kind Band (£)</t>
   </si>
   <si>
     <t>Peterborough</t>
   </si>
   <si>
     <t>Peterborough City Council</t>
   </si>
   <si>
     <t>Strategic Development Manager</t>
   </si>
   <si>
     <t>Permanent</t>
   </si>
   <si>
     <t>50000 to 54999</t>
   </si>
   <si>
     <t>STEPHEN TAYLOR</t>
@@ -161,92 +161,83 @@
   <si>
     <t>Head of 0-25</t>
   </si>
   <si>
     <t>HOS Prevention &amp; Early Intervention</t>
   </si>
   <si>
     <t>120000 to 124999</t>
   </si>
   <si>
     <t>HoS Assessment &amp; Care Management</t>
   </si>
   <si>
     <t>75000 to 79999</t>
   </si>
   <si>
     <t>Team Manager</t>
   </si>
   <si>
     <t>Senior Practitioner</t>
   </si>
   <si>
     <t>Adults Mental Health Team Manager</t>
   </si>
   <si>
-    <t>Review Team</t>
-[...1 lines deleted...]
-  <si>
     <t>Service Manager Care &amp; Assessment Teams</t>
   </si>
   <si>
     <t>Team Manager: MASH</t>
   </si>
   <si>
-    <t>Short Breaks Strategic Manager</t>
-[...1 lines deleted...]
-  <si>
     <t>60000 to 64999</t>
   </si>
   <si>
     <t>Adult Early Help</t>
   </si>
   <si>
     <t>Team Manager - Care and Repair</t>
   </si>
   <si>
     <t>Team Manager - Housing Programmes</t>
   </si>
   <si>
     <t>Team Manager - Reablement</t>
   </si>
   <si>
     <t>Team Manager - Therapy Services</t>
   </si>
   <si>
     <t>MATTHEW GLADSTONE</t>
   </si>
   <si>
     <t>Chief Executive</t>
   </si>
   <si>
     <t>5000-9999</t>
   </si>
   <si>
-    <t>Head of MASH Combined Service</t>
-[...1 lines deleted...]
-  <si>
     <t>90000 to 94999</t>
   </si>
   <si>
     <t>Service Manager Assessment &amp; FS</t>
   </si>
   <si>
     <t>65000 to 69999</t>
   </si>
   <si>
     <t>SD: QA &amp; Practice Improvement</t>
   </si>
   <si>
     <t>105000 to 109999</t>
   </si>
   <si>
     <t>JOHN GREGG</t>
   </si>
   <si>
     <t>Exec Director Children and Young People</t>
   </si>
   <si>
     <t>Service Director: TYSS &amp; Safeguarding</t>
   </si>
   <si>
     <t>Head of Service: TYSS</t>
@@ -260,161 +251,143 @@
   <si>
     <t>Independent Chair</t>
   </si>
   <si>
     <t>Assessment Team 3</t>
   </si>
   <si>
     <t>Team Manager Leaving Care Serv</t>
   </si>
   <si>
     <t>Targeted Support Service Manager</t>
   </si>
   <si>
     <t>Business Strategy Infrastructure Manager</t>
   </si>
   <si>
     <t>Case Manager</t>
   </si>
   <si>
     <t>Deputy Head Teacher</t>
   </si>
   <si>
     <t>HOS CHILDREN &amp; ADULTS SAFEGUARDING BOARD</t>
   </si>
   <si>
-    <t>Team Manager Targeted Support</t>
-[...1 lines deleted...]
-  <si>
     <t>Commissioning Manager - Fixed Term</t>
   </si>
   <si>
     <t>Senior Commissioning Mgr Accomodation</t>
   </si>
   <si>
     <t>Senior Commissioning Mgr Community</t>
   </si>
   <si>
     <t>Brokerage Manager</t>
   </si>
   <si>
     <t>Senior Commissioning Mgr CIC / ART</t>
   </si>
   <si>
     <t>Commissioning Manager</t>
   </si>
   <si>
     <t>Senior Commissioning Mgr CWD / SEND</t>
   </si>
   <si>
     <t>Head of Childrens Commissioning</t>
   </si>
   <si>
     <t>Head of Adults Commissioning</t>
   </si>
   <si>
-    <t>Service Director Commissioning</t>
-[...1 lines deleted...]
-  <si>
     <t>115000 to 119999</t>
   </si>
   <si>
     <t>Insurance Manager</t>
   </si>
   <si>
     <t>Corporate Services</t>
   </si>
   <si>
     <t>Insurance</t>
   </si>
   <si>
     <t>Group Auditor</t>
   </si>
   <si>
     <t>Internal Audit</t>
   </si>
   <si>
     <t>Chief Internal Auditor</t>
   </si>
   <si>
     <t>Senior Category Manager</t>
   </si>
   <si>
     <t>Procurement</t>
   </si>
   <si>
-    <t>HOS Commercial and Procurement</t>
-[...1 lines deleted...]
-  <si>
     <t>Strategic Property</t>
   </si>
   <si>
-    <t>HOS Strategic Asset Management</t>
-[...1 lines deleted...]
-  <si>
     <t>Head of Estates and Property Records</t>
   </si>
   <si>
     <t>Head of Communications</t>
   </si>
   <si>
     <t>Executive Director of Corporate Services</t>
   </si>
   <si>
     <t>SD People Operations BI &amp; Transformation</t>
   </si>
   <si>
     <t>Head of Operational Services</t>
   </si>
   <si>
     <t>Operational Services</t>
   </si>
   <si>
     <t>95000 to 99999</t>
   </si>
   <si>
     <t>Budget Planning and Control Manager</t>
   </si>
   <si>
     <t>Senior Finance Business Partner</t>
   </si>
   <si>
     <t>Senior Finance Business Partner Schools</t>
   </si>
   <si>
     <t>Head of Finance</t>
   </si>
   <si>
-    <t>Head of Finance Chief Exec - Strategic</t>
-[...1 lines deleted...]
-  <si>
     <t>Service Director Financial Mgt Dep. s151</t>
   </si>
   <si>
-    <t>Engagement Manager</t>
-[...1 lines deleted...]
-  <si>
     <t>Senior Programme Manager</t>
   </si>
   <si>
     <t>Head of Service People &amp; Development</t>
   </si>
   <si>
     <t>Service Lead People &amp; Business Relations</t>
   </si>
   <si>
     <t>Strategic Performance &amp; Assurance Mgr</t>
   </si>
   <si>
     <t>Service Lead Recruitment &amp; Reward</t>
   </si>
   <si>
     <t>Head of Peterborough Music Hub &amp; CFYM</t>
   </si>
   <si>
     <t>Head of Early Years and Childcare</t>
   </si>
   <si>
     <t>Admissions &amp; Attendance Manager</t>
   </si>
   <si>
     <t>School Improvement</t>
@@ -428,1161 +401,1409 @@
   <si>
     <t>Head of School Improvement</t>
   </si>
   <si>
     <t>Senior School Improvement Advisor</t>
   </si>
   <si>
     <t>EDUCATIONAL PSYCHOLOGIST</t>
   </si>
   <si>
     <t>Principal Educational Psychologist</t>
   </si>
   <si>
     <t>Alternative Provision Manager</t>
   </si>
   <si>
     <t>Teacher of the Deaf</t>
   </si>
   <si>
     <t>Mgr Autism &amp; ADHD Adv Teacher Service</t>
   </si>
   <si>
     <t>Teacher of Children with VI and or HI</t>
   </si>
   <si>
-    <t>Head of SAMS</t>
-[...1 lines deleted...]
-  <si>
     <t>Area SENCO</t>
   </si>
   <si>
-    <t>SEND Hub Coordinator and School Support</t>
-[...1 lines deleted...]
-  <si>
     <t>Head of Consitutional Services</t>
   </si>
   <si>
     <t>Data Protection Officer</t>
   </si>
   <si>
     <t>Information Governance</t>
   </si>
   <si>
     <t>Legal Services</t>
   </si>
   <si>
     <t>Service Director Housing and Communities</t>
   </si>
   <si>
     <t>Place &amp; Economy</t>
   </si>
   <si>
-    <t>Senior Building Control Surveyor</t>
-[...1 lines deleted...]
-  <si>
     <t>Chief Executive Opportunity Peterborough</t>
   </si>
   <si>
     <t>Housing Strategy Manager</t>
   </si>
   <si>
-    <t>Majors Manager</t>
-[...1 lines deleted...]
-  <si>
     <t>Planning Policy Manager</t>
   </si>
   <si>
     <t>Fast Track Manager</t>
   </si>
   <si>
     <t>Natural &amp; Historic Environment</t>
   </si>
   <si>
-    <t>Head of Communities &amp; Safety Integration</t>
-[...1 lines deleted...]
-  <si>
     <t>Partnership Mgr Culture Sports &amp; Leisure</t>
   </si>
   <si>
-    <t>Housing Needs Operations Manager</t>
-[...1 lines deleted...]
-  <si>
     <t>Housing Needs</t>
   </si>
   <si>
-    <t>Housing Manager</t>
-[...1 lines deleted...]
-  <si>
     <t>Head of Service Safer Communities</t>
   </si>
   <si>
     <t>Head of Service Stronger Communities</t>
   </si>
   <si>
     <t>Principal EH Officer: Food &amp; Safety</t>
   </si>
   <si>
     <t>Principal EH Officer: Pollution Control</t>
   </si>
   <si>
     <t>Business Compliance Manager</t>
   </si>
   <si>
     <t>Senior Trading Standards Officer</t>
   </si>
   <si>
     <t>Consumer Protection Manager</t>
   </si>
   <si>
     <t>Business Hub Manager</t>
   </si>
   <si>
     <t>Commercial Manager Energy &amp; Environment</t>
   </si>
   <si>
-    <t>Climate Change Manager</t>
-[...1 lines deleted...]
-  <si>
     <t>Highway and Drainage Manager</t>
   </si>
   <si>
     <t>Highway &amp; Schemes Commissioning Manager</t>
   </si>
   <si>
     <t>Asset &amp; Performance Manager</t>
   </si>
   <si>
     <t>Transport and Environment Manager</t>
   </si>
   <si>
     <t>Network and Traffic Manager</t>
   </si>
   <si>
     <t>Head of Service Regulatory Services</t>
   </si>
   <si>
     <t>Head of EH Licensing &amp; Trading Standards</t>
   </si>
   <si>
     <t>ADRIAN CHAPMAN</t>
   </si>
   <si>
     <t>Executive Director Place &amp; Economy</t>
   </si>
   <si>
-    <t>155000 to 159999</t>
-[...2 lines deleted...]
-    <t>Public Health</t>
+    <t>Mental Health</t>
+  </si>
+  <si>
+    <t>Health Team</t>
+  </si>
+  <si>
+    <t>Community Team</t>
+  </si>
+  <si>
+    <t>Disabilities 18-25 Transitions Team</t>
+  </si>
+  <si>
+    <t>Community Team Staffing</t>
+  </si>
+  <si>
+    <t>Home Services Delivery Model</t>
+  </si>
+  <si>
+    <t>Care And Repair</t>
+  </si>
+  <si>
+    <t>Therapy / Reablement teams</t>
+  </si>
+  <si>
+    <t>Reablement Service</t>
+  </si>
+  <si>
+    <t>Adults MASH Team</t>
+  </si>
+  <si>
+    <t>ASC Commissioning</t>
+  </si>
+  <si>
+    <t>ASC Commissioning Team</t>
+  </si>
+  <si>
+    <t>Community Team Management</t>
+  </si>
+  <si>
+    <t>Quality Practice Consultant</t>
+  </si>
+  <si>
+    <t>Quality Assurance</t>
+  </si>
+  <si>
+    <t>Service Director Adults &amp; Safeguarding</t>
+  </si>
+  <si>
+    <t>Executive Director Adult Social Care</t>
+  </si>
+  <si>
+    <t>Occupational Therapy Team</t>
+  </si>
+  <si>
+    <t>Private Sector Housing</t>
+  </si>
+  <si>
+    <t>Transfer Of Care Team</t>
+  </si>
+  <si>
+    <t>Mental Health Team</t>
+  </si>
+  <si>
+    <t>Fixed Term Contract</t>
+  </si>
+  <si>
+    <t>ASC Financing</t>
+  </si>
+  <si>
+    <t>ASC Discharge Fund</t>
+  </si>
+  <si>
+    <t>170000 to 174999</t>
+  </si>
+  <si>
+    <t>Performance &amp; Strategic Development</t>
+  </si>
+  <si>
+    <t>10000-14999</t>
+  </si>
+  <si>
+    <t>15000-19999</t>
+  </si>
+  <si>
+    <t>Deputy Therapy Team Manager &amp; AT Lead</t>
+  </si>
+  <si>
+    <t>HOS Transfers of Care &amp; Cont Health Care</t>
+  </si>
+  <si>
+    <t>Children and Young People</t>
+  </si>
+  <si>
+    <t>Clare Lodge</t>
+  </si>
+  <si>
+    <t>Residential Homes Clare Lodge - Secure Unit</t>
+  </si>
+  <si>
+    <t>TEACHER</t>
+  </si>
+  <si>
+    <t>Educational Psychology Service</t>
+  </si>
+  <si>
+    <t>Corporate Parenting</t>
+  </si>
+  <si>
+    <t>Children in Care Team 2</t>
+  </si>
+  <si>
+    <t>Teacher</t>
+  </si>
+  <si>
+    <t>16 + Leaving Care Team</t>
+  </si>
+  <si>
+    <t>Children in Care Team 1</t>
+  </si>
+  <si>
+    <t>Head of Children's Social Care</t>
+  </si>
+  <si>
+    <t>Childrens with Disabilities 0-18</t>
+  </si>
+  <si>
+    <t>Family Safeguarding</t>
+  </si>
+  <si>
+    <t>Family Support Team 4</t>
+  </si>
+  <si>
+    <t>IFD and Assessment</t>
+  </si>
+  <si>
+    <t>Assessment Team 1</t>
+  </si>
+  <si>
+    <t>Short Breaks - In House provision</t>
+  </si>
+  <si>
+    <t>Cherry Lodge Res Unit</t>
+  </si>
+  <si>
+    <t>Family Support Team 2</t>
+  </si>
+  <si>
+    <t>Head of SEN and Inclusion</t>
+  </si>
+  <si>
+    <t>SEN Management</t>
+  </si>
+  <si>
+    <t>CSC - Quality Assurance</t>
+  </si>
+  <si>
+    <t>Conference And Review Team</t>
+  </si>
+  <si>
+    <t>Head of Assessment &amp; Family Safeguarding</t>
+  </si>
+  <si>
+    <t>Head Of Child Soc Care</t>
+  </si>
+  <si>
+    <t>Family Support Team 3</t>
+  </si>
+  <si>
+    <t>School Standards &amp; Effectiveness Team</t>
+  </si>
+  <si>
+    <t>SEN Autism Service</t>
+  </si>
+  <si>
+    <t>Sensory Impairment Service</t>
+  </si>
+  <si>
+    <t>Adult &amp; Children Safeguarding Board</t>
+  </si>
+  <si>
+    <t>Manager - Sensory and Physical Support</t>
+  </si>
+  <si>
+    <t>Commissioning Team</t>
+  </si>
+  <si>
+    <t>Childrens Commissioning Team</t>
+  </si>
+  <si>
+    <t>Autism Advisory Teacher</t>
+  </si>
+  <si>
+    <t>Assessment Team 2</t>
+  </si>
+  <si>
+    <t>Team Manager - Y&amp;F</t>
+  </si>
+  <si>
+    <t>Targeted Youth Service</t>
+  </si>
+  <si>
+    <t>Young Peoples Safeguarding Team</t>
+  </si>
+  <si>
+    <t>Team Manager - Youth Justice</t>
+  </si>
+  <si>
+    <t>Youth Justice Service</t>
+  </si>
+  <si>
+    <t>Alternative Provision</t>
+  </si>
+  <si>
+    <t>Family Support Team 1</t>
+  </si>
+  <si>
+    <t>Peterborough Music Hub</t>
+  </si>
+  <si>
+    <t>Fostering and Adoption</t>
+  </si>
+  <si>
+    <t>Fostering Team</t>
+  </si>
+  <si>
+    <t>Learning and Specialist Support (LASS)</t>
+  </si>
+  <si>
+    <t>Executive Director of Children's Services</t>
+  </si>
+  <si>
+    <t>Service Director Education</t>
+  </si>
+  <si>
+    <t>100000 to 104999</t>
+  </si>
+  <si>
+    <t>School Admissions Team</t>
+  </si>
+  <si>
+    <t>Early Years and Quality Improvement Team</t>
+  </si>
+  <si>
+    <t>Service Manager - Youth &amp; Family</t>
+  </si>
+  <si>
+    <t>Exploitation &amp; Missing Team</t>
+  </si>
+  <si>
+    <t>Head of Admissions, Attendance Transport</t>
+  </si>
+  <si>
+    <t>HoS-Admissions, Attendance,Transport</t>
+  </si>
+  <si>
+    <t>Head of Education Capital Place Planning</t>
+  </si>
+  <si>
+    <t>Capital and School Place Planning Team</t>
+  </si>
+  <si>
+    <t>Clinical and Quality Assurance Lead</t>
+  </si>
+  <si>
+    <t>Clinical Service</t>
+  </si>
+  <si>
+    <t>Childrens Transformation -Social Work Academy</t>
+  </si>
+  <si>
+    <t>Teaching &amp; Learning Advisor, Literacy</t>
+  </si>
+  <si>
+    <t>Team Manager - Leaving Care</t>
+  </si>
+  <si>
+    <t>Independent Chair LADO</t>
+  </si>
+  <si>
+    <t>Deputy Manager</t>
+  </si>
+  <si>
+    <t>Head of Corporate Parenting</t>
+  </si>
+  <si>
+    <t>Early Help</t>
+  </si>
+  <si>
+    <t>Service Manager - HRPS &amp; CC</t>
+  </si>
+  <si>
+    <t>Targeted Support Service</t>
+  </si>
+  <si>
+    <t>Senior Educational Psychologist</t>
+  </si>
+  <si>
+    <t>Passenger Transport Strategy Policy Mgr</t>
+  </si>
+  <si>
+    <t>HTS &amp; CSC Transport</t>
+  </si>
+  <si>
+    <t>Passenger Transport Team</t>
+  </si>
+  <si>
+    <t>MASH</t>
+  </si>
+  <si>
+    <t>Supporting Families Lead Officer</t>
+  </si>
+  <si>
+    <t>Supporting Families</t>
+  </si>
+  <si>
+    <t>Exploitation and Missing Manager</t>
+  </si>
+  <si>
+    <t>Housing Project Lead</t>
+  </si>
+  <si>
+    <t>House Project</t>
+  </si>
+  <si>
+    <t>HOS Inspection, Improvement &amp; Innovation</t>
+  </si>
+  <si>
+    <t>Service Manager - Youth Justice</t>
+  </si>
+  <si>
+    <t>Team Manager Fostering Recruitment</t>
+  </si>
+  <si>
+    <t>Service Director Practice</t>
+  </si>
+  <si>
+    <t>Education Safeguarding Manager</t>
+  </si>
+  <si>
+    <t>Education Safeguarding</t>
+  </si>
+  <si>
+    <t>SEND Service Manager for System Improvement</t>
+  </si>
+  <si>
+    <t>Hr Business Relations</t>
+  </si>
+  <si>
+    <t>Finance</t>
+  </si>
+  <si>
+    <t>Strategic Finance</t>
+  </si>
+  <si>
+    <t>SPOT</t>
+  </si>
+  <si>
+    <t>Chief Executive's Office</t>
+  </si>
+  <si>
+    <t>Service Lead Workforce Planning &amp; Dev</t>
+  </si>
+  <si>
+    <t>WFD Team</t>
+  </si>
+  <si>
+    <t>Director And Support</t>
+  </si>
+  <si>
+    <t>Marketing &amp; Communications</t>
+  </si>
+  <si>
+    <t>Communications Team</t>
+  </si>
+  <si>
+    <t>Corporate Risk Manager</t>
+  </si>
+  <si>
+    <t>Business Intelligence</t>
+  </si>
+  <si>
+    <t>Procurement Team</t>
+  </si>
+  <si>
+    <t>Principal Estates Surveyor</t>
+  </si>
+  <si>
+    <t>Principal Development Surveyor</t>
+  </si>
+  <si>
+    <t>Service Director Digital &amp; Customer Access</t>
+  </si>
+  <si>
+    <t>IT &amp; Digital Services</t>
+  </si>
+  <si>
+    <t>IT &amp; Digital</t>
+  </si>
+  <si>
+    <t>Transactional Services</t>
+  </si>
+  <si>
+    <t>Senior Estates Surveyor</t>
+  </si>
+  <si>
+    <t>Head of Shared Transactional Services</t>
+  </si>
+  <si>
+    <t>Intelligence Manager</t>
+  </si>
+  <si>
+    <t>Head of Service Digital, Data &amp; Systems</t>
+  </si>
+  <si>
+    <t>Senior Project Manager</t>
+  </si>
+  <si>
+    <t>Digital Manager</t>
+  </si>
+  <si>
+    <t>Unit4 ERP Technical &amp; Systems Consultant</t>
+  </si>
+  <si>
+    <t>Business Intelligence Manager</t>
+  </si>
+  <si>
+    <t>180000 to 184999</t>
+  </si>
+  <si>
+    <t>Head Of Hr</t>
+  </si>
+  <si>
+    <t>Head of Service Health and Safety</t>
+  </si>
+  <si>
+    <t>Health &amp; Safety</t>
+  </si>
+  <si>
+    <t>Health And Safety</t>
+  </si>
+  <si>
+    <t>Business Partner for Communications</t>
+  </si>
+  <si>
+    <t>Hr Reward</t>
+  </si>
+  <si>
+    <t>Health and Safety Manager</t>
+  </si>
+  <si>
+    <t>Payroll &amp; HR Support</t>
+  </si>
+  <si>
+    <t>Portfolio Soft FM Manager</t>
+  </si>
+  <si>
+    <t>Portfolio Building Manager</t>
+  </si>
+  <si>
+    <t>Service Director - Operations</t>
+  </si>
+  <si>
+    <t>Benefits and Systems Manager</t>
+  </si>
+  <si>
+    <t>Technical Services &amp; Security Manager</t>
+  </si>
+  <si>
+    <t>Adult Childrens &amp; Education Manager</t>
+  </si>
+  <si>
+    <t>Legal &amp; Governance</t>
+  </si>
+  <si>
+    <t>Elections</t>
+  </si>
+  <si>
+    <t>Electoral Services Team</t>
+  </si>
+  <si>
+    <t>Senior Lawyer Child Protection</t>
+  </si>
+  <si>
+    <t>Chs Legal Costs</t>
+  </si>
+  <si>
+    <t>Snr Lawyer Commerc'l Contract Procurem't</t>
+  </si>
+  <si>
+    <t>Contracts and Procurement Team</t>
+  </si>
+  <si>
+    <t>Principal Lawyer Planning &amp; Highways</t>
+  </si>
+  <si>
+    <t>Legal Costs &amp; Income</t>
+  </si>
+  <si>
+    <t>Senior Lawyer Litigation</t>
+  </si>
+  <si>
+    <t>Litigation Team</t>
+  </si>
+  <si>
+    <t>Senior Lawyer ASC &amp; Education</t>
+  </si>
+  <si>
+    <t>Senior Lawyer Property</t>
+  </si>
+  <si>
+    <t>Principal Lawyer Child Protection &amp; ASC</t>
+  </si>
+  <si>
+    <t>Regulatory Services</t>
+  </si>
+  <si>
+    <t>Food &amp; Safety</t>
+  </si>
+  <si>
+    <t>Pollution Control</t>
+  </si>
+  <si>
+    <t>Environmental Health Officer</t>
+  </si>
+  <si>
+    <t>Housing &amp; Strategic Planning</t>
+  </si>
+  <si>
+    <t>Housing Strategy And Enabling</t>
+  </si>
+  <si>
+    <t>Trading Standards Function</t>
+  </si>
+  <si>
+    <t>Business Regs Management</t>
+  </si>
+  <si>
+    <t>Highways &amp; Transport Service Director</t>
+  </si>
+  <si>
+    <t>Traffic Management Group</t>
+  </si>
+  <si>
+    <t>Highway &amp; Drainage Control</t>
+  </si>
+  <si>
+    <t>Highways Development</t>
+  </si>
+  <si>
+    <t>Housing Services</t>
+  </si>
+  <si>
+    <t>Asset Management (Highways)</t>
+  </si>
+  <si>
+    <t>Director Place &amp; Economy</t>
+  </si>
+  <si>
+    <t>Planning Policy And Research</t>
+  </si>
+  <si>
+    <t>Housing Enforcement</t>
+  </si>
+  <si>
+    <t>Housing &amp; Communities Service Director</t>
+  </si>
+  <si>
+    <t>Asst Director Communites &amp; Targeted Services</t>
+  </si>
+  <si>
+    <t>Growth &amp; Economic Development</t>
+  </si>
+  <si>
+    <t>Regeneration &amp; Development</t>
+  </si>
+  <si>
+    <t>Environment Strategy</t>
+  </si>
+  <si>
+    <t>HOS Natural and Historic Environment</t>
+  </si>
+  <si>
+    <t>Natural Environment</t>
+  </si>
+  <si>
+    <t>Principal Engineer (Highway Control)</t>
+  </si>
+  <si>
+    <t>Waste and Recycling Manager</t>
+  </si>
+  <si>
+    <t>Waste &amp; Operational Svs Mgmt</t>
+  </si>
+  <si>
+    <t>Waste Management Client</t>
+  </si>
+  <si>
+    <t>Service Director : Infrastructure &amp; Highways</t>
+  </si>
+  <si>
+    <t>Transportation &amp; Develop</t>
+  </si>
+  <si>
+    <t>Vivacity</t>
+  </si>
+  <si>
+    <t>C And R Division</t>
+  </si>
+  <si>
+    <t>G&amp;R Economic Development</t>
+  </si>
+  <si>
+    <t>Development Management</t>
+  </si>
+  <si>
+    <t>Development Control</t>
+  </si>
+  <si>
+    <t>Climate Change</t>
+  </si>
+  <si>
+    <t>Service Director : Environment &amp; Climate Change</t>
+  </si>
+  <si>
+    <t>Parking and City Centre Operations Manager</t>
+  </si>
+  <si>
+    <t>Parking Services</t>
+  </si>
+  <si>
+    <t>Off Street General</t>
+  </si>
+  <si>
+    <t>CPH - CYP MH</t>
+  </si>
+  <si>
+    <t>DPH Office &amp;Intelligence Team and Projects</t>
+  </si>
+  <si>
+    <t>DPH Office &amp; Intelligence Team</t>
+  </si>
+  <si>
+    <t>CPH - WD SM IH</t>
+  </si>
+  <si>
+    <t>PH Team Leader - CYP MH</t>
+  </si>
+  <si>
+    <t>PH Service Manager - WD HIAP</t>
+  </si>
+  <si>
+    <t>PH Team Leader - SM and IH</t>
+  </si>
+  <si>
+    <t>City College Peterborough</t>
+  </si>
+  <si>
+    <t>Day Opportunities Senior Manager / Deputy Designated Safeguarding Lead</t>
+  </si>
+  <si>
+    <t>Cost Centre</t>
+  </si>
+  <si>
+    <t>https://data.cambridgeshireinsight.org.uk/dataset/peterborough-city-council-senior-salaries</t>
+  </si>
+  <si>
+    <t>Secondment</t>
+  </si>
+  <si>
+    <t>Streetworks Team Manager</t>
+  </si>
+  <si>
+    <t>Surveyor</t>
+  </si>
+  <si>
+    <t>People Operations</t>
+  </si>
+  <si>
+    <t>Service Development Manager</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Principal Minerals,Waste and Infrastructure Officer</t>
+  </si>
+  <si>
+    <t>Electoral Manager</t>
+  </si>
+  <si>
+    <t>Housing Advice and Outreach Team Manager</t>
+  </si>
+  <si>
+    <t>Senior Planning Obligations Officer</t>
+  </si>
+  <si>
+    <t>Head of Communities</t>
+  </si>
+  <si>
+    <t>125000 to 129999</t>
+  </si>
+  <si>
+    <t>Lead Practitioner</t>
+  </si>
+  <si>
+    <t>Senior Social Worker</t>
+  </si>
+  <si>
+    <t>Client Income &amp; Direct Payments Manager</t>
+  </si>
+  <si>
+    <t>Finance Operations</t>
+  </si>
+  <si>
+    <t>Client Income &amp; Direct Payment Monitoring Team</t>
+  </si>
+  <si>
+    <t>Campaigns and Content Manager</t>
+  </si>
+  <si>
+    <t>Information Manager</t>
+  </si>
+  <si>
+    <t>Intelligence Lead</t>
+  </si>
+  <si>
+    <t>Senior Engineer (Implementation)</t>
+  </si>
+  <si>
+    <t>Social Worker AMHP</t>
+  </si>
+  <si>
+    <t>Advanced Public Health Analyst</t>
+  </si>
+  <si>
+    <t>Lead Residential Worker</t>
+  </si>
+  <si>
+    <t>Special Educational Needs</t>
+  </si>
+  <si>
+    <t>Senior Occupational Health Advisor</t>
+  </si>
+  <si>
+    <t>Principal Development Management Officer</t>
+  </si>
+  <si>
+    <t>Lawyer Property</t>
+  </si>
+  <si>
+    <t>Team Manager - Family Safeguarding 6</t>
+  </si>
+  <si>
+    <t>Family Support Team 6</t>
+  </si>
+  <si>
+    <t>Best Interest Assessor</t>
+  </si>
+  <si>
+    <t>Mental Health - Mental Capacity Act &amp; DoLS</t>
+  </si>
+  <si>
+    <t>Housing Standards Manager</t>
+  </si>
+  <si>
+    <t>Tenancy Sustainment and Support Team Manager</t>
+  </si>
+  <si>
+    <t>Registration and Allocations Team Manager</t>
+  </si>
+  <si>
+    <t>Permanency Senior Practitioner</t>
+  </si>
+  <si>
+    <t>Deputy Alternative Provision Manager</t>
+  </si>
+  <si>
+    <t>Head of Corporate Delivery Unit</t>
+  </si>
+  <si>
+    <t>Corporate Delivery Unit</t>
+  </si>
+  <si>
+    <t>Service Manager for SEND Transformation</t>
+  </si>
+  <si>
+    <t>Senior Infrastructure Delivery Engineer</t>
+  </si>
+  <si>
+    <t>Data Team Leader</t>
+  </si>
+  <si>
+    <t>Technical Solutions Architect</t>
+  </si>
+  <si>
+    <t>ASKIT Team Leader</t>
+  </si>
+  <si>
+    <t>Family Support Team 5</t>
+  </si>
+  <si>
+    <t>Energy and Environment Manager</t>
+  </si>
+  <si>
+    <t>Deputy Headteacher PVS</t>
+  </si>
+  <si>
+    <t>Virtual School</t>
+  </si>
+  <si>
+    <t>Commissioning Transitions Manager</t>
+  </si>
+  <si>
+    <t>Senior People Business Partner</t>
+  </si>
+  <si>
+    <t>Team Manager MASH</t>
+  </si>
+  <si>
+    <t>Public Health Prevention and Poverty Senior Manager</t>
+  </si>
+  <si>
+    <t>Head of Service Planning</t>
+  </si>
+  <si>
+    <t>Team Manager CWD Team</t>
+  </si>
+  <si>
+    <t>Deputy Area SENCO (SEND Hub Coordinator)</t>
+  </si>
+  <si>
+    <t>Refugee Programme Manager</t>
+  </si>
+  <si>
+    <t>Cohesion and Integration - grants</t>
+  </si>
+  <si>
+    <t>Ukrainian Refugee Programme</t>
+  </si>
+  <si>
+    <t>Category Manager</t>
+  </si>
+  <si>
+    <t>Commercial and Property</t>
+  </si>
+  <si>
+    <t>Principal Enforcement Officer</t>
+  </si>
+  <si>
+    <t>Planning Compliance</t>
+  </si>
+  <si>
+    <t>Enforcement</t>
+  </si>
+  <si>
+    <t>Families First Strategic Lead</t>
+  </si>
+  <si>
+    <t>Adults Service Manager for System Improvement</t>
+  </si>
+  <si>
+    <t>Website Manager</t>
+  </si>
+  <si>
+    <t>Project Management Team</t>
+  </si>
+  <si>
+    <t>Strategic Assets</t>
+  </si>
+  <si>
+    <t>Project Officer</t>
+  </si>
+  <si>
+    <t>AMHP Team Manager</t>
+  </si>
+  <si>
+    <t>Customer Experience Team Manager</t>
+  </si>
+  <si>
+    <t>Customer Services</t>
+  </si>
+  <si>
+    <t>Service Lead Payroll and HR Admin</t>
+  </si>
+  <si>
+    <t>Systems and Support Team Leader</t>
+  </si>
+  <si>
+    <t>Virtual School Assistant Head Teacher</t>
+  </si>
+  <si>
+    <t>Approved Mental Health Practitioner</t>
+  </si>
+  <si>
+    <t>EET Service Lead</t>
+  </si>
+  <si>
+    <t>Corporate Performance Lead</t>
+  </si>
+  <si>
+    <t>Team Manager: DoLS</t>
+  </si>
+  <si>
+    <t>Youth &amp; Family Team Manager</t>
+  </si>
+  <si>
+    <t>Education Capital and School Place Planning</t>
+  </si>
+  <si>
+    <t>110000 to 114999</t>
+  </si>
+  <si>
+    <t>PH Improvement Officer Healthy Places</t>
+  </si>
+  <si>
+    <t>Deputy Principal Social Worker</t>
+  </si>
+  <si>
+    <t>Strategic Operational Lead for Carers</t>
+  </si>
+  <si>
+    <t>Development Manager</t>
+  </si>
+  <si>
+    <t>Area Lead Governance Advisor</t>
+  </si>
+  <si>
+    <t>School Governance</t>
+  </si>
+  <si>
+    <t>MH Commissioning Manager</t>
+  </si>
+  <si>
+    <t>Senior PH IO Behaviour Change &amp; Smoking</t>
+  </si>
+  <si>
+    <t>Head PH Commissioning - Service dev</t>
+  </si>
+  <si>
+    <t>Admissions</t>
+  </si>
+  <si>
+    <t>Service Manager - Recruitment &amp; SS</t>
+  </si>
+  <si>
+    <t>Director of Corporate Services</t>
+  </si>
+  <si>
+    <t>160000 to 164999</t>
+  </si>
+  <si>
+    <t>Senior Business Analyst</t>
+  </si>
+  <si>
+    <t>DASV Partnership Manager</t>
+  </si>
+  <si>
+    <t>Domestic Violence</t>
+  </si>
+  <si>
+    <t>Domestic Violence-Commissioning</t>
+  </si>
+  <si>
+    <t>Family Valued Lead - FTC</t>
+  </si>
+  <si>
+    <t>Family Valued</t>
+  </si>
+  <si>
+    <t>Emergency Planning Manager</t>
+  </si>
+  <si>
+    <t>Emergency Resilience and Planning</t>
+  </si>
+  <si>
+    <t>Resiliance And Risk</t>
+  </si>
+  <si>
+    <t>Director of Public Health</t>
+  </si>
+  <si>
+    <t>140000 to 144999</t>
+  </si>
+  <si>
+    <t>Registered Manager Cherry Lodge</t>
+  </si>
+  <si>
+    <t>Educational Psychologist</t>
+  </si>
+  <si>
+    <t>Lawyer</t>
+  </si>
+  <si>
+    <t>SENI Specialist Teacher</t>
+  </si>
+  <si>
+    <t>Service Manager Corporate Parenting</t>
+  </si>
+  <si>
+    <t>Social Care Team Manager - Mental Health</t>
+  </si>
+  <si>
+    <t>Specialist Clinician</t>
+  </si>
+  <si>
+    <t>Early Help Hub Co-ordinator</t>
+  </si>
+  <si>
+    <t>Senior Accountant</t>
+  </si>
+  <si>
+    <t>Senior Lawyer Education</t>
+  </si>
+  <si>
+    <t>Consultant in Public Health</t>
+  </si>
+  <si>
+    <t>Head of Corporate Finance- Capital and Projects</t>
+  </si>
+  <si>
+    <t>Head of Corporate Finance</t>
+  </si>
+  <si>
+    <t>Registered Manager</t>
+  </si>
+  <si>
+    <t>Principal</t>
+  </si>
+  <si>
+    <t>Senior Manager   Study Programmes</t>
+  </si>
+  <si>
+    <t>John Mansfield Campus</t>
+  </si>
+  <si>
+    <t>Senior Manager   Adult Skills</t>
+  </si>
+  <si>
+    <t>Adult Community Learning</t>
+  </si>
+  <si>
+    <t>Kingfisher Centre</t>
+  </si>
+  <si>
+    <t>Senior Property Lawyer</t>
+  </si>
+  <si>
+    <t>Director of Implementation LGR</t>
+  </si>
+  <si>
+    <t>Director of LGR</t>
+  </si>
+  <si>
+    <t>Local Government Reorganisation</t>
+  </si>
+  <si>
+    <t>Local Taxation Manager</t>
+  </si>
+  <si>
+    <t>Head Teacher</t>
+  </si>
+  <si>
+    <t>HoS-Admissions, Attendance, Transport</t>
+  </si>
+  <si>
+    <t>Complaints, Learning &amp; Reviews Lead</t>
+  </si>
+  <si>
+    <t>Early Help Hub Team Manager</t>
+  </si>
+  <si>
+    <t>Team Leader Early Childhood Specialists</t>
+  </si>
+  <si>
+    <t>Early Years and Childcare</t>
+  </si>
+  <si>
+    <t>Temporary Accommodation and PRS Team Manager</t>
+  </si>
+  <si>
+    <t>Team Manager - Mat Cover</t>
+  </si>
+  <si>
+    <t>Prn Lawyer Commerc'l Contract Procurem't</t>
+  </si>
+  <si>
+    <t>Bereavement Services Manager-Compliance</t>
+  </si>
+  <si>
+    <t>Bereavement Service</t>
+  </si>
+  <si>
+    <t>Crematorium</t>
+  </si>
+  <si>
+    <t>Snr Environmental and Pollution Control Officer</t>
+  </si>
+  <si>
+    <t>Education, Employment and Training Team</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
-    <t>CECILIE BOOTH</t>
-[...818 lines deleted...]
-    <t>Christine Marshall</t>
+    <t>215000 to 219999</t>
+  </si>
+  <si>
+    <t>CHRISTINE MARSHALL</t>
+  </si>
+  <si>
+    <t>Adults, Commissioning &amp; Health</t>
+  </si>
+  <si>
+    <t>Grade 8</t>
+  </si>
+  <si>
+    <t>Grade 9</t>
   </si>
   <si>
     <t>Grade 11</t>
   </si>
   <si>
     <t>Grade 12</t>
   </si>
   <si>
     <t>Grade 13</t>
   </si>
   <si>
     <t>Grade 14</t>
   </si>
   <si>
     <t>Grade 15</t>
   </si>
   <si>
     <t>HAY Pay Band 1</t>
   </si>
   <si>
     <t>HAY Pay Band 2</t>
   </si>
   <si>
     <t>HAY Pay Band 4</t>
   </si>
   <si>
     <t>HAY Pay Band 5</t>
   </si>
   <si>
     <t>HAY Pay Band 6</t>
   </si>
   <si>
     <t>HAY Pay Band 7</t>
   </si>
   <si>
-    <t>Advisors &amp; Inspectors 29-31</t>
-[...20 lines deleted...]
-    <t>Senior Managers Pay Band 3</t>
+    <t>Advisors &amp; Inspectors</t>
+  </si>
+  <si>
+    <t>FE59-62</t>
+  </si>
+  <si>
+    <t>Leadership Pay Scale</t>
+  </si>
+  <si>
+    <t>Head Teachers Pay Scale</t>
+  </si>
+  <si>
+    <t>Educational Psychologists Scale A</t>
+  </si>
+  <si>
+    <t>Senior Managers Pay Bands</t>
+  </si>
+  <si>
+    <t>Snr &amp; Principal Ed Psych Scale B</t>
   </si>
   <si>
     <t>Upper Teachers Pay Scale</t>
-  </si>
-[...7 lines deleted...]
-    <t>210000 to 214999</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy;@"/>
     <numFmt numFmtId="165" formatCode="&quot;£&quot;#,##0.00"/>
   </numFmts>
-  <fonts count="4" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...4 lines deleted...]
-      <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF00B050"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="14">
+  <cellXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1"/>
-    <xf numFmtId="14" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
@@ -1856,14059 +2077,18297 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B3C0609A-A9D9-4AAD-BC93-367C0FE2BD48}">
-  <dimension ref="A1:Q289"/>
+  <dimension ref="A1:R386"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" topLeftCell="G1" workbookViewId="0">
+      <selection activeCell="N13" sqref="N13"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="17.7109375" customWidth="1"/>
     <col min="2" max="2" width="26.28515625" customWidth="1"/>
     <col min="3" max="3" width="27.85546875" customWidth="1"/>
-    <col min="4" max="4" width="35.5703125" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="17" max="17" width="23" style="12" customWidth="1"/>
+    <col min="4" max="4" width="88.140625" customWidth="1"/>
+    <col min="5" max="5" width="41.28515625" customWidth="1"/>
+    <col min="6" max="6" width="36.85546875" customWidth="1"/>
+    <col min="7" max="7" width="30.28515625" customWidth="1"/>
+    <col min="8" max="8" width="26.7109375" customWidth="1"/>
+    <col min="9" max="9" width="20.28515625" style="4" customWidth="1"/>
+    <col min="10" max="10" width="29.5703125" customWidth="1"/>
+    <col min="11" max="11" width="15.140625" style="11" customWidth="1"/>
+    <col min="12" max="12" width="18.42578125" customWidth="1"/>
+    <col min="13" max="13" width="22.7109375" style="4" customWidth="1"/>
+    <col min="14" max="14" width="23" style="6" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C1" s="1" t="s">
+    <row r="1" spans="1:18" ht="45" x14ac:dyDescent="0.25">
+      <c r="A1" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="D1" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="E1" s="7" t="s">
+        <v>519</v>
+      </c>
+      <c r="F1" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="I1" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="J1" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="K1" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="L1" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="M1" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="N1" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="O1" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="P1" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q1" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="R1" s="9" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B2" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C2" t="s">
+        <v>17</v>
+      </c>
+      <c r="D2" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F2" t="s">
+        <v>322</v>
+      </c>
+      <c r="G2" t="s">
+        <v>309</v>
+      </c>
+      <c r="H2" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="I2" t="s">
+        <v>313</v>
+      </c>
+      <c r="J2" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K2" s="11">
+        <v>1</v>
+      </c>
+      <c r="L2" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="M2" s="4" t="s">
+        <v>529</v>
+      </c>
+      <c r="N2" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q2">
+        <v>0</v>
+      </c>
+      <c r="R2" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="3" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="E3" t="s">
+        <v>150</v>
+      </c>
+      <c r="F3" t="s">
+        <v>151</v>
+      </c>
+      <c r="G3" t="s">
+        <v>126</v>
+      </c>
+      <c r="H3" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="I3" t="s">
+        <v>337</v>
+      </c>
+      <c r="J3" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K3" s="11">
+        <v>1</v>
+      </c>
+      <c r="L3" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="M3" s="4" t="s">
+        <v>531</v>
+      </c>
+      <c r="N3" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q3">
+        <v>0</v>
+      </c>
+      <c r="R3" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F4" t="s">
+        <v>326</v>
+      </c>
+      <c r="G4" t="s">
+        <v>126</v>
+      </c>
+      <c r="H4" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="I4" t="s">
+        <v>324</v>
+      </c>
+      <c r="J4" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K4" s="11">
+        <v>1</v>
+      </c>
+      <c r="L4" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>525</v>
+      </c>
+      <c r="N4" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q4">
+        <v>0</v>
+      </c>
+      <c r="R4" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="5" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>16</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F5" t="s">
+        <v>99</v>
+      </c>
+      <c r="G5" t="s">
+        <v>81</v>
+      </c>
+      <c r="H5" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="I5" t="s">
+        <v>269</v>
+      </c>
+      <c r="J5" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K5" s="11">
+        <v>1</v>
+      </c>
+      <c r="L5" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>270</v>
+      </c>
+      <c r="N5" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q5">
+        <v>0</v>
+      </c>
+      <c r="R5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F6" t="s">
+        <v>69</v>
+      </c>
+      <c r="G6" t="s">
+        <v>182</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="I6" t="s">
+        <v>211</v>
+      </c>
+      <c r="J6" s="2" t="s">
+        <v>374</v>
+      </c>
+      <c r="K6" s="11">
+        <v>0.81079999999999997</v>
+      </c>
+      <c r="L6" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>534</v>
+      </c>
+      <c r="N6" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q6">
+        <v>0</v>
+      </c>
+      <c r="R6" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C7" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F7" t="s">
+        <v>37</v>
+      </c>
+      <c r="G7" t="s">
+        <v>182</v>
+      </c>
+      <c r="H7" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="I7" t="s">
+        <v>184</v>
+      </c>
+      <c r="J7" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K7" s="11">
+        <v>1</v>
+      </c>
+      <c r="L7" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N7" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q7">
+        <v>0</v>
+      </c>
+      <c r="R7" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>16</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C8" t="s">
+        <v>17</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F8" t="s">
+        <v>291</v>
+      </c>
+      <c r="G8" t="s">
+        <v>81</v>
+      </c>
+      <c r="H8" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="I8" t="s">
+        <v>284</v>
+      </c>
+      <c r="J8" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K8" s="11">
+        <v>1</v>
+      </c>
+      <c r="L8" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N8" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q8">
+        <v>0</v>
+      </c>
+      <c r="R8" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>16</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C9" t="s">
+        <v>17</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F9" t="s">
+        <v>38</v>
+      </c>
+      <c r="G9" t="s">
+        <v>182</v>
+      </c>
+      <c r="H9" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="I9" t="s">
+        <v>188</v>
+      </c>
+      <c r="J9" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K9" s="11">
+        <v>1</v>
+      </c>
+      <c r="L9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="N9" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q9">
+        <v>0</v>
+      </c>
+      <c r="R9" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C10" t="s">
+        <v>17</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F10" t="s">
+        <v>375</v>
+      </c>
+      <c r="G10" t="s">
+        <v>126</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="I10" t="s">
+        <v>332</v>
+      </c>
+      <c r="J10" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K10" s="11">
+        <v>1</v>
+      </c>
+      <c r="L10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="N10" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q10">
+        <v>0</v>
+      </c>
+      <c r="R10" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F11" t="s">
+        <v>220</v>
+      </c>
+      <c r="G11" t="s">
+        <v>182</v>
+      </c>
+      <c r="H11" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="I11" t="s">
+        <v>221</v>
+      </c>
+      <c r="J11" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K11" s="11">
+        <v>1</v>
+      </c>
+      <c r="L11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="N11" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q11">
+        <v>0</v>
+      </c>
+      <c r="R11" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>16</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C12" t="s">
+        <v>17</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F12" t="s">
+        <v>67</v>
+      </c>
+      <c r="G12" t="s">
+        <v>182</v>
+      </c>
+      <c r="H12" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="I12" t="s">
+        <v>184</v>
+      </c>
+      <c r="J12" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K12" s="11">
+        <v>1</v>
+      </c>
+      <c r="L12" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="N12" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q12">
+        <v>0</v>
+      </c>
+      <c r="R12" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>16</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C13" t="s">
+        <v>17</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F13" t="s">
+        <v>99</v>
+      </c>
+      <c r="G13" t="s">
+        <v>81</v>
+      </c>
+      <c r="H13" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="I13" t="s">
+        <v>269</v>
+      </c>
+      <c r="J13" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K13" s="11">
+        <v>1</v>
+      </c>
+      <c r="L13" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>535</v>
+      </c>
+      <c r="N13" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q13">
+        <v>0</v>
+      </c>
+      <c r="R13" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>16</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C14" t="s">
+        <v>17</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F14" t="s">
+        <v>312</v>
+      </c>
+      <c r="G14" t="s">
+        <v>309</v>
+      </c>
+      <c r="H14" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="I14" t="s">
+        <v>313</v>
+      </c>
+      <c r="J14" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K14" s="11">
+        <v>1</v>
+      </c>
+      <c r="L14" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N14" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q14">
+        <v>0</v>
+      </c>
+      <c r="R14" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>16</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C15" t="s">
+        <v>17</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F15" t="s">
+        <v>62</v>
+      </c>
+      <c r="G15" t="s">
+        <v>182</v>
+      </c>
+      <c r="H15" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="I15" t="s">
+        <v>204</v>
+      </c>
+      <c r="J15" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K15" s="11">
+        <v>1</v>
+      </c>
+      <c r="L15" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N15" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q15">
+        <v>0</v>
+      </c>
+      <c r="R15" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>16</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C16" t="s">
+        <v>17</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F16" t="s">
+        <v>376</v>
+      </c>
+      <c r="G16" t="s">
+        <v>522</v>
+      </c>
+      <c r="H16" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="I16" t="s">
+        <v>158</v>
+      </c>
+      <c r="J16" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K16" s="11">
+        <v>1</v>
+      </c>
+      <c r="L16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="N16" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q16">
+        <v>0</v>
+      </c>
+      <c r="R16" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C17" t="s">
+        <v>17</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F17" t="s">
+        <v>102</v>
+      </c>
+      <c r="G17" t="s">
+        <v>81</v>
+      </c>
+      <c r="H17" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="I17" t="s">
+        <v>295</v>
+      </c>
+      <c r="J17" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K17" s="11">
+        <v>1</v>
+      </c>
+      <c r="L17" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>534</v>
+      </c>
+      <c r="N17" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q17">
+        <v>0</v>
+      </c>
+      <c r="R17" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>16</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C18" t="s">
+        <v>17</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F18" t="s">
+        <v>378</v>
+      </c>
+      <c r="G18" t="s">
+        <v>126</v>
+      </c>
+      <c r="H18" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="I18" t="s">
+        <v>133</v>
+      </c>
+      <c r="J18" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K18" s="11">
+        <v>1</v>
+      </c>
+      <c r="L18" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N18" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q18">
+        <v>0</v>
+      </c>
+      <c r="R18" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>16</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C19" t="s">
+        <v>17</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F19" t="s">
+        <v>348</v>
+      </c>
+      <c r="G19" t="s">
+        <v>126</v>
+      </c>
+      <c r="H19" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="I19" t="s">
+        <v>350</v>
+      </c>
+      <c r="J19" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K19" s="11">
+        <v>1</v>
+      </c>
+      <c r="L19" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N19" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q19">
+        <v>0</v>
+      </c>
+      <c r="R19" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>16</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C20" t="s">
+        <v>17</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F20" t="s">
+        <v>90</v>
+      </c>
+      <c r="G20" t="s">
+        <v>81</v>
+      </c>
+      <c r="H20" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="I20" t="s">
+        <v>276</v>
+      </c>
+      <c r="J20" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K20" s="11">
+        <v>1</v>
+      </c>
+      <c r="L20" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>535</v>
+      </c>
+      <c r="N20" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q20">
+        <v>0</v>
+      </c>
+      <c r="R20" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>16</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C21" t="s">
+        <v>17</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F21" t="s">
+        <v>92</v>
+      </c>
+      <c r="G21" t="s">
+        <v>81</v>
+      </c>
+      <c r="H21" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="I21" t="s">
+        <v>295</v>
+      </c>
+      <c r="J21" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K21" s="11">
+        <v>1</v>
+      </c>
+      <c r="L21" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>532</v>
+      </c>
+      <c r="N21" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q21">
+        <v>0</v>
+      </c>
+      <c r="R21" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>16</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C22" t="s">
+        <v>17</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F22" t="s">
+        <v>380</v>
+      </c>
+      <c r="G22" t="s">
+        <v>126</v>
+      </c>
+      <c r="H22" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="I22" t="s">
+        <v>357</v>
+      </c>
+      <c r="J22" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K22" s="11">
+        <v>1</v>
+      </c>
+      <c r="L22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="N22" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q22">
+        <v>0</v>
+      </c>
+      <c r="R22" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C23" t="s">
+        <v>17</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F23" t="s">
+        <v>38</v>
+      </c>
+      <c r="G23" t="s">
+        <v>182</v>
+      </c>
+      <c r="H23" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="I23" t="s">
+        <v>219</v>
+      </c>
+      <c r="J23" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K23" s="11">
+        <v>1</v>
+      </c>
+      <c r="L23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="N23" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q23">
+        <v>0</v>
+      </c>
+      <c r="R23" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>16</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C24" t="s">
+        <v>17</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F24" t="s">
+        <v>318</v>
+      </c>
+      <c r="G24" t="s">
+        <v>309</v>
+      </c>
+      <c r="H24" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="I24" t="s">
+        <v>319</v>
+      </c>
+      <c r="J24" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K24" s="11">
+        <v>1</v>
+      </c>
+      <c r="L24" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N24" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q24">
+        <v>0</v>
+      </c>
+      <c r="R24" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C25" t="s">
+        <v>17</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F25" t="s">
+        <v>314</v>
+      </c>
+      <c r="G25" t="s">
+        <v>309</v>
+      </c>
+      <c r="H25" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="I25" t="s">
+        <v>315</v>
+      </c>
+      <c r="J25" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K25" s="11">
+        <v>1</v>
+      </c>
+      <c r="L25" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="M25" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="N25" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q25">
+        <v>0</v>
+      </c>
+      <c r="R25" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C26" t="s">
+        <v>17</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F26" t="s">
+        <v>62</v>
+      </c>
+      <c r="G26" t="s">
+        <v>182</v>
+      </c>
+      <c r="H26" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="I26" t="s">
+        <v>204</v>
+      </c>
+      <c r="J26" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K26" s="11">
+        <v>1</v>
+      </c>
+      <c r="L26" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="M26" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N26" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q26">
+        <v>0</v>
+      </c>
+      <c r="R26" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>16</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C27" t="s">
+        <v>17</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F27" t="s">
+        <v>142</v>
+      </c>
+      <c r="G27" t="s">
+        <v>126</v>
+      </c>
+      <c r="H27" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="I27" t="s">
+        <v>358</v>
+      </c>
+      <c r="J27" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="K27" s="11">
+        <v>1</v>
+      </c>
+      <c r="L27" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="M27" s="4" t="s">
+        <v>535</v>
+      </c>
+      <c r="N27" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q27">
+        <v>0</v>
+      </c>
+      <c r="R27" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>16</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C28" t="s">
+        <v>17</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F28" t="s">
+        <v>381</v>
+      </c>
+      <c r="G28" t="s">
+        <v>309</v>
+      </c>
+      <c r="H28" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="I28" t="s">
+        <v>311</v>
+      </c>
+      <c r="J28" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K28" s="11">
+        <v>1</v>
+      </c>
+      <c r="L28" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="M28" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="N28" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q28">
+        <v>0</v>
+      </c>
+      <c r="R28" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>16</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C29" t="s">
+        <v>17</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F29" t="s">
+        <v>104</v>
+      </c>
+      <c r="G29" t="s">
+        <v>81</v>
+      </c>
+      <c r="H29" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="I29" t="s">
+        <v>278</v>
+      </c>
+      <c r="J29" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K29" s="11">
+        <v>1</v>
+      </c>
+      <c r="L29" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="M29" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N29" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q29">
+        <v>0</v>
+      </c>
+      <c r="R29" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>16</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C30" t="s">
+        <v>17</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F30" t="s">
+        <v>382</v>
+      </c>
+      <c r="G30" t="s">
+        <v>126</v>
+      </c>
+      <c r="H30" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="I30" t="s">
+        <v>133</v>
+      </c>
+      <c r="J30" s="2" t="s">
+        <v>374</v>
+      </c>
+      <c r="K30" s="11">
+        <v>1</v>
+      </c>
+      <c r="L30" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="M30" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="N30" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q30">
+        <v>0</v>
+      </c>
+      <c r="R30" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>16</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C31" t="s">
+        <v>17</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F31" t="s">
+        <v>383</v>
+      </c>
+      <c r="G31" t="s">
+        <v>126</v>
+      </c>
+      <c r="H31" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="I31" t="s">
+        <v>328</v>
+      </c>
+      <c r="J31" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K31" s="11">
+        <v>1</v>
+      </c>
+      <c r="L31" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="M31" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="N31" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q31">
+        <v>0</v>
+      </c>
+      <c r="R31" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>16</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C32" t="s">
+        <v>17</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F32" t="s">
+        <v>384</v>
+      </c>
+      <c r="G32" t="s">
+        <v>126</v>
+      </c>
+      <c r="H32" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="I32" t="s">
+        <v>341</v>
+      </c>
+      <c r="J32" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K32" s="11">
+        <v>1</v>
+      </c>
+      <c r="L32" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="M32" s="4" t="s">
+        <v>534</v>
+      </c>
+      <c r="N32" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q32">
+        <v>0</v>
+      </c>
+      <c r="R32" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>16</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C33" t="s">
+        <v>17</v>
+      </c>
+      <c r="D33" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F33" t="s">
+        <v>360</v>
+      </c>
+      <c r="G33" t="s">
+        <v>126</v>
+      </c>
+      <c r="H33" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="I33" t="s">
+        <v>362</v>
+      </c>
+      <c r="J33" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K33" s="11">
+        <v>1</v>
+      </c>
+      <c r="L33" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="M33" s="4" t="s">
+        <v>529</v>
+      </c>
+      <c r="N33" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q33">
+        <v>0</v>
+      </c>
+      <c r="R33" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>16</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C34" t="s">
+        <v>17</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F34" t="s">
+        <v>121</v>
+      </c>
+      <c r="G34" t="s">
+        <v>309</v>
+      </c>
+      <c r="H34" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="I34" t="s">
+        <v>311</v>
+      </c>
+      <c r="J34" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K34" s="11">
+        <v>1</v>
+      </c>
+      <c r="L34" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="M34" s="4" t="s">
+        <v>535</v>
+      </c>
+      <c r="N34" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q34">
+        <v>0</v>
+      </c>
+      <c r="R34" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>16</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C35" t="s">
+        <v>17</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F35" t="s">
+        <v>312</v>
+      </c>
+      <c r="G35" t="s">
+        <v>309</v>
+      </c>
+      <c r="H35" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="I35" t="s">
+        <v>313</v>
+      </c>
+      <c r="J35" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K35" s="11">
+        <v>1</v>
+      </c>
+      <c r="L35" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="M35" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N35" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q35">
+        <v>0</v>
+      </c>
+      <c r="R35" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>16</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C36" t="s">
+        <v>17</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F36" t="s">
+        <v>167</v>
+      </c>
+      <c r="G36" t="s">
+        <v>522</v>
+      </c>
+      <c r="H36" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="I36" t="s">
+        <v>168</v>
+      </c>
+      <c r="J36" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K36" s="11">
+        <v>1</v>
+      </c>
+      <c r="L36" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="M36" s="4" t="s">
+        <v>532</v>
+      </c>
+      <c r="N36" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q36">
+        <v>0</v>
+      </c>
+      <c r="R36" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>16</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C37" t="s">
+        <v>17</v>
+      </c>
+      <c r="D37" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F37" t="s">
+        <v>35</v>
+      </c>
+      <c r="G37" t="s">
+        <v>522</v>
+      </c>
+      <c r="H37" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="I37" t="s">
+        <v>164</v>
+      </c>
+      <c r="J37" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K37" s="11">
+        <v>1</v>
+      </c>
+      <c r="L37" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="M37" s="4" t="s">
+        <v>541</v>
+      </c>
+      <c r="N37" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q37">
+        <v>0</v>
+      </c>
+      <c r="R37" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="38" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>16</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C38" t="s">
+        <v>17</v>
+      </c>
+      <c r="D38" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F38" t="s">
+        <v>386</v>
+      </c>
+      <c r="G38" t="s">
+        <v>522</v>
+      </c>
+      <c r="H38" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="I38" t="s">
         <v>171</v>
       </c>
-      <c r="F1" s="1" t="s">
-[...67 lines deleted...]
-      <c r="L2" t="s">
+      <c r="J38" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K38" s="11">
+        <v>1</v>
+      </c>
+      <c r="L38" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="M38" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="N38" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q38">
+        <v>0</v>
+      </c>
+      <c r="R38" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>16</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C39" t="s">
+        <v>17</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F39" t="s">
+        <v>387</v>
+      </c>
+      <c r="G39" t="s">
+        <v>522</v>
+      </c>
+      <c r="H39" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="I39" t="s">
+        <v>43</v>
+      </c>
+      <c r="J39" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K39" s="11">
+        <v>1</v>
+      </c>
+      <c r="L39" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="M39" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="N39" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q39">
+        <v>0</v>
+      </c>
+      <c r="R39" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>16</v>
+      </c>
+      <c r="B40" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C40" t="s">
+        <v>17</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F40" t="s">
+        <v>388</v>
+      </c>
+      <c r="G40" t="s">
+        <v>522</v>
+      </c>
+      <c r="H40" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="I40" t="s">
+        <v>390</v>
+      </c>
+      <c r="J40" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K40" s="11">
+        <v>1</v>
+      </c>
+      <c r="L40" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="M40" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="N40" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q40">
+        <v>0</v>
+      </c>
+      <c r="R40" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>16</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C41" t="s">
+        <v>17</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F41" t="s">
+        <v>46</v>
+      </c>
+      <c r="G41" t="s">
+        <v>522</v>
+      </c>
+      <c r="H41" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="I41" t="s">
+        <v>160</v>
+      </c>
+      <c r="J41" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K41" s="11">
+        <v>1</v>
+      </c>
+      <c r="L41" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="M41" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N41" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q41">
+        <v>0</v>
+      </c>
+      <c r="R41" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="42" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>16</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C42" t="s">
+        <v>17</v>
+      </c>
+      <c r="D42" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F42" t="s">
+        <v>180</v>
+      </c>
+      <c r="G42" t="s">
+        <v>522</v>
+      </c>
+      <c r="H42" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="I42" t="s">
+        <v>169</v>
+      </c>
+      <c r="J42" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K42" s="11">
+        <v>1</v>
+      </c>
+      <c r="L42" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="M42" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="N42" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q42">
+        <v>0</v>
+      </c>
+      <c r="R42" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="43" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>16</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C43" t="s">
+        <v>17</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F43" t="s">
+        <v>75</v>
+      </c>
+      <c r="G43" t="s">
+        <v>522</v>
+      </c>
+      <c r="H43" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I43" t="s">
+        <v>163</v>
+      </c>
+      <c r="J43" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K43" s="11">
+        <v>1</v>
+      </c>
+      <c r="L43" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="M43" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="N43" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q43">
+        <v>0</v>
+      </c>
+      <c r="R43" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="44" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>16</v>
+      </c>
+      <c r="B44" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D44" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F44" t="s">
+        <v>37</v>
+      </c>
+      <c r="G44" t="s">
+        <v>522</v>
+      </c>
+      <c r="H44" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="I44" t="s">
+        <v>43</v>
+      </c>
+      <c r="J44" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K44" s="11">
+        <v>0.91891900000000004</v>
+      </c>
+      <c r="L44" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="M44" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N44" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q44">
+        <v>0</v>
+      </c>
+      <c r="R44" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="45" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>16</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C45" t="s">
+        <v>17</v>
+      </c>
+      <c r="D45" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F45" t="s">
+        <v>37</v>
+      </c>
+      <c r="G45" t="s">
+        <v>522</v>
+      </c>
+      <c r="H45" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="I45" t="s">
+        <v>156</v>
+      </c>
+      <c r="J45" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K45" s="11">
+        <v>1</v>
+      </c>
+      <c r="L45" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="M2" s="4" t="s">
-[...26 lines deleted...]
-      <c r="F3" t="s">
+      <c r="M45" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N45" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q45">
+        <v>0</v>
+      </c>
+      <c r="R45" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="46" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>16</v>
+      </c>
+      <c r="B46" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C46" t="s">
+        <v>17</v>
+      </c>
+      <c r="D46" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F46" t="s">
         <v>37</v>
       </c>
-      <c r="G3" t="s">
-[...11 lines deleted...]
-      <c r="K3" s="3">
+      <c r="G46" t="s">
+        <v>522</v>
+      </c>
+      <c r="H46" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="I46" t="s">
+        <v>156</v>
+      </c>
+      <c r="J46" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K46" s="11">
         <v>0.91891900000000004</v>
       </c>
-      <c r="L3" t="s">
-[...143 lines deleted...]
-      <c r="L6" t="s">
+      <c r="L46" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="M46" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N46" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q46">
+        <v>0</v>
+      </c>
+      <c r="R46" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="47" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>16</v>
+      </c>
+      <c r="B47" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C47" t="s">
+        <v>17</v>
+      </c>
+      <c r="D47" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F47" t="s">
+        <v>386</v>
+      </c>
+      <c r="G47" t="s">
+        <v>522</v>
+      </c>
+      <c r="H47" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="I47" t="s">
+        <v>155</v>
+      </c>
+      <c r="J47" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K47" s="11">
+        <v>1</v>
+      </c>
+      <c r="L47" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...32 lines deleted...]
-      <c r="H7" t="s">
+      <c r="M47" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="N47" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q47">
+        <v>0</v>
+      </c>
+      <c r="R47" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="48" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>16</v>
+      </c>
+      <c r="B48" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C48" t="s">
+        <v>17</v>
+      </c>
+      <c r="D48" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F48" t="s">
+        <v>391</v>
+      </c>
+      <c r="G48" t="s">
+        <v>81</v>
+      </c>
+      <c r="H48" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="I48" t="s">
+        <v>276</v>
+      </c>
+      <c r="J48" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K48" s="11">
+        <v>1</v>
+      </c>
+      <c r="L48" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="M48" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="N48" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q48">
+        <v>0</v>
+      </c>
+      <c r="R48" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="49" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>16</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C49" t="s">
+        <v>17</v>
+      </c>
+      <c r="D49" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F49" t="s">
+        <v>61</v>
+      </c>
+      <c r="G49" t="s">
         <v>182</v>
       </c>
-      <c r="I7" t="s">
-[...56 lines deleted...]
-      <c r="L8" t="s">
+      <c r="H49" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="I49" t="s">
+        <v>204</v>
+      </c>
+      <c r="J49" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K49" s="11">
+        <v>1</v>
+      </c>
+      <c r="L49" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="M49" s="4" t="s">
+        <v>529</v>
+      </c>
+      <c r="N49" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q49">
+        <v>0</v>
+      </c>
+      <c r="R49" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="50" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>16</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C50" t="s">
+        <v>17</v>
+      </c>
+      <c r="D50" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F50" t="s">
+        <v>392</v>
+      </c>
+      <c r="G50" t="s">
+        <v>309</v>
+      </c>
+      <c r="H50" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I50" t="s">
+        <v>123</v>
+      </c>
+      <c r="J50" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K50" s="11">
+        <v>1</v>
+      </c>
+      <c r="L50" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...2017 lines deleted...]
-      </c>
       <c r="M50" s="4" t="s">
-        <v>449</v>
-[...12 lines deleted...]
-    <row r="51" spans="1:17" x14ac:dyDescent="0.25">
+        <v>526</v>
+      </c>
+      <c r="N50" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q50">
+        <v>0</v>
+      </c>
+      <c r="R50" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="51" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
         <v>16</v>
       </c>
-      <c r="B51" s="8" t="s">
-        <v>173</v>
+      <c r="B51" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="C51" t="s">
         <v>17</v>
       </c>
-      <c r="D51" s="8" t="s">
-        <v>173</v>
+      <c r="D51" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="F51" t="s">
         <v>37</v>
       </c>
       <c r="G51" t="s">
+        <v>182</v>
+      </c>
+      <c r="H51" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="I51" t="s">
+        <v>223</v>
+      </c>
+      <c r="J51" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K51" s="11">
+        <v>1</v>
+      </c>
+      <c r="L51" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="M51" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N51" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q51">
+        <v>0</v>
+      </c>
+      <c r="R51" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="52" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>16</v>
+      </c>
+      <c r="B52" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C52" t="s">
+        <v>17</v>
+      </c>
+      <c r="D52" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F52" t="s">
+        <v>393</v>
+      </c>
+      <c r="G52" t="s">
+        <v>81</v>
+      </c>
+      <c r="H52" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="I52" t="s">
+        <v>278</v>
+      </c>
+      <c r="J52" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K52" s="11">
+        <v>1</v>
+      </c>
+      <c r="L52" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="M52" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="N52" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q52">
+        <v>0</v>
+      </c>
+      <c r="R52" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="53" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>16</v>
+      </c>
+      <c r="B53" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C53" t="s">
+        <v>17</v>
+      </c>
+      <c r="D53" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F53" t="s">
+        <v>136</v>
+      </c>
+      <c r="G53" t="s">
+        <v>126</v>
+      </c>
+      <c r="H53" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="I53" t="s">
+        <v>324</v>
+      </c>
+      <c r="J53" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K53" s="11">
+        <v>1</v>
+      </c>
+      <c r="L53" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="M53" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="N53" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q53">
+        <v>0</v>
+      </c>
+      <c r="R53" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="54" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>16</v>
+      </c>
+      <c r="B54" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C54" t="s">
+        <v>17</v>
+      </c>
+      <c r="D54" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F54" t="s">
+        <v>39</v>
+      </c>
+      <c r="G54" t="s">
+        <v>522</v>
+      </c>
+      <c r="H54" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="I54" t="s">
+        <v>172</v>
+      </c>
+      <c r="J54" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K54" s="11">
+        <v>1</v>
+      </c>
+      <c r="L54" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="M54" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N54" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q54">
+        <v>0</v>
+      </c>
+      <c r="R54" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="55" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>16</v>
+      </c>
+      <c r="B55" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C55" t="s">
+        <v>17</v>
+      </c>
+      <c r="D55" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F55" t="s">
+        <v>351</v>
+      </c>
+      <c r="G55" t="s">
+        <v>126</v>
+      </c>
+      <c r="H55" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="I55" t="s">
+        <v>331</v>
+      </c>
+      <c r="J55" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K55" s="11">
+        <v>1</v>
+      </c>
+      <c r="L55" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="M55" s="4" t="s">
+        <v>533</v>
+      </c>
+      <c r="N55" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q55">
+        <v>0</v>
+      </c>
+      <c r="R55" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="56" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>16</v>
+      </c>
+      <c r="B56" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C56" t="s">
+        <v>17</v>
+      </c>
+      <c r="D56" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F56" t="s">
+        <v>38</v>
+      </c>
+      <c r="G56" t="s">
+        <v>522</v>
+      </c>
+      <c r="H56" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="I56" t="s">
+        <v>172</v>
+      </c>
+      <c r="J56" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K56" s="11">
+        <v>1</v>
+      </c>
+      <c r="L56" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="M56" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="N56" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q56">
+        <v>0</v>
+      </c>
+      <c r="R56" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="57" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>16</v>
+      </c>
+      <c r="B57" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C57" t="s">
+        <v>17</v>
+      </c>
+      <c r="D57" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F57" t="s">
+        <v>37</v>
+      </c>
+      <c r="G57" t="s">
+        <v>522</v>
+      </c>
+      <c r="H57" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="I57" t="s">
+        <v>171</v>
+      </c>
+      <c r="J57" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K57" s="11">
+        <v>1</v>
+      </c>
+      <c r="L57" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="M57" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N57" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q57">
+        <v>0</v>
+      </c>
+      <c r="R57" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="58" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>16</v>
+      </c>
+      <c r="B58" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C58" t="s">
+        <v>17</v>
+      </c>
+      <c r="D58" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F58" t="s">
+        <v>67</v>
+      </c>
+      <c r="G58" t="s">
+        <v>182</v>
+      </c>
+      <c r="H58" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="I58" t="s">
+        <v>184</v>
+      </c>
+      <c r="J58" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K58" s="11">
+        <v>1</v>
+      </c>
+      <c r="L58" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="M58" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="N58" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q58">
+        <v>0</v>
+      </c>
+      <c r="R58" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="59" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>16</v>
+      </c>
+      <c r="B59" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C59" t="s">
+        <v>17</v>
+      </c>
+      <c r="D59" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F59" t="s">
+        <v>113</v>
+      </c>
+      <c r="G59" t="s">
+        <v>182</v>
+      </c>
+      <c r="H59" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="I59" t="s">
+        <v>208</v>
+      </c>
+      <c r="J59" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="K59" s="11">
+        <v>0.8</v>
+      </c>
+      <c r="L59" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="M59" s="4" t="s">
+        <v>536</v>
+      </c>
+      <c r="N59" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q59">
+        <v>0</v>
+      </c>
+      <c r="R59" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="60" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>16</v>
+      </c>
+      <c r="B60" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C60" t="s">
+        <v>17</v>
+      </c>
+      <c r="D60" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F60" t="s">
+        <v>62</v>
+      </c>
+      <c r="G60" t="s">
+        <v>182</v>
+      </c>
+      <c r="H60" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="I60" t="s">
+        <v>204</v>
+      </c>
+      <c r="J60" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K60" s="11">
+        <v>1</v>
+      </c>
+      <c r="L60" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="M60" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N60" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q60">
+        <v>0</v>
+      </c>
+      <c r="R60" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="61" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>16</v>
+      </c>
+      <c r="B61" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C61" t="s">
+        <v>17</v>
+      </c>
+      <c r="D61" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F61" t="s">
+        <v>394</v>
+      </c>
+      <c r="G61" t="s">
+        <v>126</v>
+      </c>
+      <c r="H61" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="I61" t="s">
+        <v>334</v>
+      </c>
+      <c r="J61" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K61" s="11">
+        <v>1</v>
+      </c>
+      <c r="L61" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="M61" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="N61" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q61">
+        <v>0</v>
+      </c>
+      <c r="R61" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="62" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>16</v>
+      </c>
+      <c r="B62" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C62" t="s">
+        <v>17</v>
+      </c>
+      <c r="D62" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F62" t="s">
+        <v>99</v>
+      </c>
+      <c r="G62" t="s">
+        <v>81</v>
+      </c>
+      <c r="H62" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="I62" t="s">
+        <v>269</v>
+      </c>
+      <c r="J62" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K62" s="11">
+        <v>1</v>
+      </c>
+      <c r="L62" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="M62" s="4" t="s">
+        <v>535</v>
+      </c>
+      <c r="N62" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q62">
+        <v>0</v>
+      </c>
+      <c r="R62" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="63" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>16</v>
+      </c>
+      <c r="B63" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C63" t="s">
+        <v>17</v>
+      </c>
+      <c r="D63" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F63" t="s">
+        <v>395</v>
+      </c>
+      <c r="G63" t="s">
+        <v>522</v>
+      </c>
+      <c r="H63" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="I63" t="s">
+        <v>153</v>
+      </c>
+      <c r="J63" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K63" s="11">
+        <v>1</v>
+      </c>
+      <c r="L63" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="M63" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="N63" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q63">
+        <v>0</v>
+      </c>
+      <c r="R63" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="64" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>16</v>
+      </c>
+      <c r="B64" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C64" t="s">
+        <v>17</v>
+      </c>
+      <c r="D64" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F64" t="s">
+        <v>366</v>
+      </c>
+      <c r="G64" t="s">
+        <v>522</v>
+      </c>
+      <c r="H64" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="I64" t="s">
+        <v>365</v>
+      </c>
+      <c r="J64" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K64" s="11">
+        <v>1</v>
+      </c>
+      <c r="L64" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="M64" s="4" t="s">
+        <v>533</v>
+      </c>
+      <c r="N64" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q64">
+        <v>0</v>
+      </c>
+      <c r="R64" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="65" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>16</v>
+      </c>
+      <c r="B65" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C65" t="s">
+        <v>17</v>
+      </c>
+      <c r="D65" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F65" t="s">
+        <v>100</v>
+      </c>
+      <c r="G65" t="s">
+        <v>81</v>
+      </c>
+      <c r="H65" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="I65" t="s">
+        <v>269</v>
+      </c>
+      <c r="J65" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K65" s="11">
+        <v>1</v>
+      </c>
+      <c r="L65" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="M65" s="4" t="s">
+        <v>532</v>
+      </c>
+      <c r="N65" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q65">
+        <v>0</v>
+      </c>
+      <c r="R65" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="66" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>16</v>
+      </c>
+      <c r="B66" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C66" t="s">
+        <v>17</v>
+      </c>
+      <c r="D66" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F66" t="s">
+        <v>54</v>
+      </c>
+      <c r="G66" t="s">
+        <v>182</v>
+      </c>
+      <c r="H66" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="I66" t="s">
+        <v>228</v>
+      </c>
+      <c r="J66" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K66" s="11">
+        <v>1</v>
+      </c>
+      <c r="L66" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="M66" s="4" t="s">
+        <v>532</v>
+      </c>
+      <c r="N66" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q66">
+        <v>0</v>
+      </c>
+      <c r="R66" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="67" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>16</v>
+      </c>
+      <c r="B67" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C67" t="s">
+        <v>17</v>
+      </c>
+      <c r="D67" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F67" t="s">
+        <v>320</v>
+      </c>
+      <c r="G67" t="s">
+        <v>309</v>
+      </c>
+      <c r="H67" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="I67" t="s">
+        <v>319</v>
+      </c>
+      <c r="J67" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K67" s="11">
+        <v>1</v>
+      </c>
+      <c r="L67" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="M67" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="N67" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q67">
+        <v>0</v>
+      </c>
+      <c r="R67" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="68" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>16</v>
+      </c>
+      <c r="B68" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C68" t="s">
+        <v>17</v>
+      </c>
+      <c r="D68" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F68" t="s">
+        <v>312</v>
+      </c>
+      <c r="G68" t="s">
+        <v>309</v>
+      </c>
+      <c r="H68" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="I68" t="s">
+        <v>313</v>
+      </c>
+      <c r="J68" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K68" s="11">
+        <v>1</v>
+      </c>
+      <c r="L68" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="M68" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N68" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q68">
+        <v>0</v>
+      </c>
+      <c r="R68" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="69" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>16</v>
+      </c>
+      <c r="B69" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C69" t="s">
+        <v>17</v>
+      </c>
+      <c r="D69" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F69" t="s">
+        <v>97</v>
+      </c>
+      <c r="G69" t="s">
+        <v>81</v>
+      </c>
+      <c r="H69" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="I69" t="s">
+        <v>269</v>
+      </c>
+      <c r="J69" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K69" s="11">
+        <v>1</v>
+      </c>
+      <c r="L69" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="M69" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="N69" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q69">
+        <v>0</v>
+      </c>
+      <c r="R69" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="70" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>16</v>
+      </c>
+      <c r="B70" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C70" t="s">
+        <v>17</v>
+      </c>
+      <c r="D70" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F70" t="s">
+        <v>396</v>
+      </c>
+      <c r="G70" t="s">
+        <v>522</v>
+      </c>
+      <c r="H70" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="I70" t="s">
+        <v>365</v>
+      </c>
+      <c r="J70" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K70" s="11">
+        <v>1</v>
+      </c>
+      <c r="L70" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="M70" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="N70" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q70">
+        <v>0</v>
+      </c>
+      <c r="R70" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="71" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>16</v>
+      </c>
+      <c r="B71" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C71" t="s">
+        <v>17</v>
+      </c>
+      <c r="D71" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F71" t="s">
+        <v>62</v>
+      </c>
+      <c r="G71" t="s">
+        <v>182</v>
+      </c>
+      <c r="H71" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="I71" t="s">
+        <v>204</v>
+      </c>
+      <c r="J71" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K71" s="11">
+        <v>1</v>
+      </c>
+      <c r="L71" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="M71" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N71" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q71">
+        <v>0</v>
+      </c>
+      <c r="R71" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="72" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
+        <v>16</v>
+      </c>
+      <c r="B72" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C72" t="s">
+        <v>17</v>
+      </c>
+      <c r="D72" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F72" t="s">
+        <v>37</v>
+      </c>
+      <c r="G72" t="s">
+        <v>182</v>
+      </c>
+      <c r="H72" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="I72" t="s">
+        <v>184</v>
+      </c>
+      <c r="J72" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K72" s="11">
+        <v>1</v>
+      </c>
+      <c r="L72" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="M72" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N72" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q72">
+        <v>0</v>
+      </c>
+      <c r="R72" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="73" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
+        <v>16</v>
+      </c>
+      <c r="B73" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C73" t="s">
+        <v>17</v>
+      </c>
+      <c r="D73" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F73" t="s">
+        <v>65</v>
+      </c>
+      <c r="G73" t="s">
+        <v>182</v>
+      </c>
+      <c r="H73" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="I73" t="s">
+        <v>249</v>
+      </c>
+      <c r="J73" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K73" s="11">
+        <v>1</v>
+      </c>
+      <c r="L73" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="M73" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N73" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q73">
+        <v>0</v>
+      </c>
+      <c r="R73" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="74" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
+        <v>16</v>
+      </c>
+      <c r="B74" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C74" t="s">
+        <v>17</v>
+      </c>
+      <c r="D74" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F74" t="s">
+        <v>99</v>
+      </c>
+      <c r="G74" t="s">
+        <v>81</v>
+      </c>
+      <c r="H74" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="I74" t="s">
+        <v>269</v>
+      </c>
+      <c r="J74" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K74" s="11">
+        <v>1</v>
+      </c>
+      <c r="L74" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="M74" s="4" t="s">
+        <v>535</v>
+      </c>
+      <c r="N74" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q74">
+        <v>0</v>
+      </c>
+      <c r="R74" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="75" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>16</v>
+      </c>
+      <c r="B75" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C75" t="s">
+        <v>17</v>
+      </c>
+      <c r="D75" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F75" t="s">
+        <v>76</v>
+      </c>
+      <c r="G75" t="s">
+        <v>182</v>
+      </c>
+      <c r="H75" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="I75" t="s">
+        <v>214</v>
+      </c>
+      <c r="J75" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K75" s="11">
+        <v>1</v>
+      </c>
+      <c r="L75" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="M75" s="4" t="s">
+        <v>529</v>
+      </c>
+      <c r="N75" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q75">
+        <v>0</v>
+      </c>
+      <c r="R75" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="76" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>16</v>
+      </c>
+      <c r="B76" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C76" t="s">
+        <v>17</v>
+      </c>
+      <c r="D76" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F76" t="s">
+        <v>292</v>
+      </c>
+      <c r="G76" t="s">
+        <v>81</v>
+      </c>
+      <c r="H76" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="I76" t="s">
+        <v>284</v>
+      </c>
+      <c r="J76" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K76" s="11">
+        <v>1</v>
+      </c>
+      <c r="L76" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="M76" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="N76" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q76">
+        <v>0</v>
+      </c>
+      <c r="R76" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="77" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>16</v>
+      </c>
+      <c r="B77" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C77" t="s">
+        <v>17</v>
+      </c>
+      <c r="D77" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F77" t="s">
+        <v>106</v>
+      </c>
+      <c r="G77" t="s">
+        <v>182</v>
+      </c>
+      <c r="H77" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="I77" t="s">
+        <v>224</v>
+      </c>
+      <c r="J77" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K77" s="11">
+        <v>1</v>
+      </c>
+      <c r="L77" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="M77" s="4" t="s">
+        <v>529</v>
+      </c>
+      <c r="N77" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q77">
+        <v>0</v>
+      </c>
+      <c r="R77" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="78" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>16</v>
+      </c>
+      <c r="B78" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C78" t="s">
+        <v>17</v>
+      </c>
+      <c r="D78" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F78" t="s">
+        <v>141</v>
+      </c>
+      <c r="G78" t="s">
+        <v>126</v>
+      </c>
+      <c r="H78" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="I78" t="s">
+        <v>329</v>
+      </c>
+      <c r="J78" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K78" s="11">
+        <v>1</v>
+      </c>
+      <c r="L78" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="M78" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="N78" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q78">
+        <v>0</v>
+      </c>
+      <c r="R78" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="79" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>16</v>
+      </c>
+      <c r="B79" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C79" t="s">
+        <v>17</v>
+      </c>
+      <c r="D79" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F79" t="s">
+        <v>397</v>
+      </c>
+      <c r="G79" t="s">
+        <v>182</v>
+      </c>
+      <c r="H79" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="I79" t="s">
+        <v>184</v>
+      </c>
+      <c r="J79" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K79" s="11">
+        <v>1</v>
+      </c>
+      <c r="L79" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="M79" s="4" t="s">
+        <v>524</v>
+      </c>
+      <c r="N79" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q79">
+        <v>0</v>
+      </c>
+      <c r="R79" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="80" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>16</v>
+      </c>
+      <c r="B80" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C80" t="s">
+        <v>17</v>
+      </c>
+      <c r="D80" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F80" t="s">
+        <v>61</v>
+      </c>
+      <c r="G80" t="s">
+        <v>182</v>
+      </c>
+      <c r="H80" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="I80" t="s">
+        <v>166</v>
+      </c>
+      <c r="J80" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K80" s="11">
+        <v>1</v>
+      </c>
+      <c r="L80" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="M80" s="4" t="s">
+        <v>529</v>
+      </c>
+      <c r="N80" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q80">
+        <v>0</v>
+      </c>
+      <c r="R80" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="81" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>16</v>
+      </c>
+      <c r="B81" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C81" t="s">
+        <v>17</v>
+      </c>
+      <c r="D81" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F81" t="s">
+        <v>293</v>
+      </c>
+      <c r="G81" t="s">
+        <v>81</v>
+      </c>
+      <c r="H81" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="I81" t="s">
+        <v>278</v>
+      </c>
+      <c r="J81" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K81" s="11">
+        <v>1</v>
+      </c>
+      <c r="L81" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="M81" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N81" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q81">
+        <v>0</v>
+      </c>
+      <c r="R81" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="82" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>16</v>
+      </c>
+      <c r="B82" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C82" t="s">
+        <v>17</v>
+      </c>
+      <c r="D82" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F82" t="s">
+        <v>301</v>
+      </c>
+      <c r="G82" t="s">
+        <v>126</v>
+      </c>
+      <c r="H82" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="I82" t="s">
+        <v>298</v>
+      </c>
+      <c r="J82" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K82" s="11">
+        <v>1</v>
+      </c>
+      <c r="L82" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="M82" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="N82" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q82">
+        <v>0</v>
+      </c>
+      <c r="R82" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="83" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>16</v>
+      </c>
+      <c r="B83" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C83" t="s">
+        <v>17</v>
+      </c>
+      <c r="D83" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F83" t="s">
+        <v>38</v>
+      </c>
+      <c r="G83" t="s">
+        <v>182</v>
+      </c>
+      <c r="H83" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="I83" t="s">
+        <v>223</v>
+      </c>
+      <c r="J83" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K83" s="11">
+        <v>1</v>
+      </c>
+      <c r="L83" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="M83" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="N83" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q83">
+        <v>0</v>
+      </c>
+      <c r="R83" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="84" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>16</v>
+      </c>
+      <c r="B84" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C84" t="s">
+        <v>17</v>
+      </c>
+      <c r="D84" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F84" t="s">
+        <v>212</v>
+      </c>
+      <c r="G84" t="s">
+        <v>182</v>
+      </c>
+      <c r="H84" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="I84" t="s">
+        <v>210</v>
+      </c>
+      <c r="J84" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K84" s="11">
+        <v>1</v>
+      </c>
+      <c r="L84" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="M84" s="4" t="s">
+        <v>543</v>
+      </c>
+      <c r="N84" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q84">
+        <v>0</v>
+      </c>
+      <c r="R84" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="85" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>16</v>
+      </c>
+      <c r="B85" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C85" t="s">
+        <v>17</v>
+      </c>
+      <c r="D85" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F85" t="s">
+        <v>125</v>
+      </c>
+      <c r="G85" t="s">
+        <v>126</v>
+      </c>
+      <c r="H85" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="I85" t="s">
+        <v>341</v>
+      </c>
+      <c r="J85" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K85" s="11">
+        <v>1</v>
+      </c>
+      <c r="L85" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="M85" s="4" t="s">
+        <v>532</v>
+      </c>
+      <c r="N85" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q85">
+        <v>0</v>
+      </c>
+      <c r="R85" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="86" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>16</v>
+      </c>
+      <c r="B86" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C86" t="s">
+        <v>17</v>
+      </c>
+      <c r="D86" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F86" t="s">
+        <v>399</v>
+      </c>
+      <c r="G86" t="s">
+        <v>81</v>
+      </c>
+      <c r="H86" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="I86" t="s">
+        <v>267</v>
+      </c>
+      <c r="J86" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K86" s="11">
+        <v>1</v>
+      </c>
+      <c r="L86" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="M86" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="N86" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q86">
+        <v>0</v>
+      </c>
+      <c r="R86" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="87" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
+        <v>16</v>
+      </c>
+      <c r="B87" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C87" t="s">
+        <v>17</v>
+      </c>
+      <c r="D87" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F87" t="s">
+        <v>400</v>
+      </c>
+      <c r="G87" t="s">
+        <v>126</v>
+      </c>
+      <c r="H87" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="I87" t="s">
+        <v>357</v>
+      </c>
+      <c r="J87" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K87" s="11">
+        <v>1</v>
+      </c>
+      <c r="L87" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="M87" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="N87" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q87">
+        <v>0</v>
+      </c>
+      <c r="R87" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="88" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
+        <v>16</v>
+      </c>
+      <c r="B88" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C88" t="s">
+        <v>17</v>
+      </c>
+      <c r="D88" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F88" t="s">
+        <v>312</v>
+      </c>
+      <c r="G88" t="s">
+        <v>309</v>
+      </c>
+      <c r="H88" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="I88" t="s">
+        <v>313</v>
+      </c>
+      <c r="J88" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K88" s="11">
+        <v>1</v>
+      </c>
+      <c r="L88" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="M88" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N88" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q88">
+        <v>0</v>
+      </c>
+      <c r="R88" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="89" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>16</v>
+      </c>
+      <c r="B89" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C89" t="s">
+        <v>17</v>
+      </c>
+      <c r="D89" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F89" t="s">
+        <v>119</v>
+      </c>
+      <c r="G89" t="s">
+        <v>182</v>
+      </c>
+      <c r="H89" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="I89" t="s">
+        <v>210</v>
+      </c>
+      <c r="J89" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K89" s="11">
+        <v>1</v>
+      </c>
+      <c r="L89" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="M89" s="4" t="s">
+        <v>543</v>
+      </c>
+      <c r="N89" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q89">
+        <v>0</v>
+      </c>
+      <c r="R89" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="90" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>16</v>
+      </c>
+      <c r="B90" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C90" t="s">
+        <v>17</v>
+      </c>
+      <c r="D90" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F90" t="s">
+        <v>132</v>
+      </c>
+      <c r="G90" t="s">
+        <v>126</v>
+      </c>
+      <c r="H90" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="I90" t="s">
+        <v>354</v>
+      </c>
+      <c r="J90" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K90" s="11">
+        <v>1</v>
+      </c>
+      <c r="L90" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="M90" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N90" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q90">
+        <v>0</v>
+      </c>
+      <c r="R90" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="91" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>16</v>
+      </c>
+      <c r="B91" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C91" t="s">
+        <v>17</v>
+      </c>
+      <c r="D91" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F91" t="s">
+        <v>185</v>
+      </c>
+      <c r="G91" t="s">
+        <v>182</v>
+      </c>
+      <c r="H91" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="I91" t="s">
+        <v>184</v>
+      </c>
+      <c r="J91" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K91" s="11">
+        <v>1</v>
+      </c>
+      <c r="L91" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="M91" s="4" t="s">
+        <v>543</v>
+      </c>
+      <c r="N91" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q91">
+        <v>0</v>
+      </c>
+      <c r="R91" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="92" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>16</v>
+      </c>
+      <c r="B92" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C92" t="s">
+        <v>17</v>
+      </c>
+      <c r="D92" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F92" t="s">
+        <v>401</v>
+      </c>
+      <c r="G92" t="s">
+        <v>309</v>
+      </c>
+      <c r="H92" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="I92" t="s">
+        <v>317</v>
+      </c>
+      <c r="J92" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K92" s="11">
+        <v>1</v>
+      </c>
+      <c r="L92" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="M92" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="N92" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q92">
+        <v>0</v>
+      </c>
+      <c r="R92" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="93" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>16</v>
+      </c>
+      <c r="B93" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C93" t="s">
+        <v>17</v>
+      </c>
+      <c r="D93" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F93" t="s">
+        <v>402</v>
+      </c>
+      <c r="G93" t="s">
+        <v>182</v>
+      </c>
+      <c r="H93" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="I93" t="s">
+        <v>403</v>
+      </c>
+      <c r="J93" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K93" s="11">
+        <v>1</v>
+      </c>
+      <c r="L93" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="M93" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N93" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q93">
+        <v>0</v>
+      </c>
+      <c r="R93" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="94" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>16</v>
+      </c>
+      <c r="B94" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C94" t="s">
+        <v>17</v>
+      </c>
+      <c r="D94" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F94" t="s">
+        <v>326</v>
+      </c>
+      <c r="G94" t="s">
+        <v>126</v>
+      </c>
+      <c r="H94" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="I94" t="s">
+        <v>324</v>
+      </c>
+      <c r="J94" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K94" s="11">
+        <v>1</v>
+      </c>
+      <c r="L94" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="M94" s="4" t="s">
+        <v>525</v>
+      </c>
+      <c r="N94" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q94">
+        <v>0</v>
+      </c>
+      <c r="R94" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="95" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
+        <v>16</v>
+      </c>
+      <c r="B95" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C95" t="s">
+        <v>17</v>
+      </c>
+      <c r="D95" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F95" t="s">
+        <v>404</v>
+      </c>
+      <c r="G95" t="s">
+        <v>522</v>
+      </c>
+      <c r="H95" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="I95" t="s">
+        <v>405</v>
+      </c>
+      <c r="J95" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K95" s="11">
+        <v>1</v>
+      </c>
+      <c r="L95" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="M95" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="N95" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q95">
+        <v>0</v>
+      </c>
+      <c r="R95" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="96" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
+        <v>16</v>
+      </c>
+      <c r="B96" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C96" t="s">
+        <v>17</v>
+      </c>
+      <c r="D96" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F96" t="s">
+        <v>406</v>
+      </c>
+      <c r="G96" t="s">
+        <v>126</v>
+      </c>
+      <c r="H96" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="I96" t="s">
+        <v>339</v>
+      </c>
+      <c r="J96" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K96" s="11">
+        <v>1</v>
+      </c>
+      <c r="L96" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="M96" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N96" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q96">
+        <v>0</v>
+      </c>
+      <c r="R96" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="97" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A97" t="s">
+        <v>16</v>
+      </c>
+      <c r="B97" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C97" t="s">
+        <v>17</v>
+      </c>
+      <c r="D97" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F97" t="s">
+        <v>139</v>
+      </c>
+      <c r="G97" t="s">
+        <v>126</v>
+      </c>
+      <c r="H97" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="I97" t="s">
+        <v>329</v>
+      </c>
+      <c r="J97" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K97" s="11">
+        <v>1</v>
+      </c>
+      <c r="L97" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="M97" s="4" t="s">
+        <v>525</v>
+      </c>
+      <c r="N97" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q97">
+        <v>0</v>
+      </c>
+      <c r="R97" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="98" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A98" t="s">
+        <v>16</v>
+      </c>
+      <c r="B98" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C98" t="s">
+        <v>17</v>
+      </c>
+      <c r="D98" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F98" t="s">
+        <v>407</v>
+      </c>
+      <c r="G98" t="s">
+        <v>126</v>
+      </c>
+      <c r="H98" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="I98" t="s">
+        <v>133</v>
+      </c>
+      <c r="J98" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K98" s="11">
+        <v>1</v>
+      </c>
+      <c r="L98" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="M98" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="N98" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q98">
+        <v>0</v>
+      </c>
+      <c r="R98" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="99" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A99" t="s">
+        <v>16</v>
+      </c>
+      <c r="B99" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C99" t="s">
+        <v>17</v>
+      </c>
+      <c r="D99" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F99" t="s">
+        <v>376</v>
+      </c>
+      <c r="G99" t="s">
+        <v>522</v>
+      </c>
+      <c r="H99" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="I99" t="s">
+        <v>158</v>
+      </c>
+      <c r="J99" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K99" s="11">
+        <v>1</v>
+      </c>
+      <c r="L99" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="M99" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="N99" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q99">
+        <v>0</v>
+      </c>
+      <c r="R99" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="100" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A100" t="s">
+        <v>16</v>
+      </c>
+      <c r="B100" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C100" t="s">
+        <v>17</v>
+      </c>
+      <c r="D100" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F100" t="s">
+        <v>264</v>
+      </c>
+      <c r="G100" t="s">
+        <v>182</v>
+      </c>
+      <c r="H100" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="I100" t="s">
+        <v>265</v>
+      </c>
+      <c r="J100" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K100" s="11">
+        <v>1</v>
+      </c>
+      <c r="L100" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="M100" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N100" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q100">
+        <v>0</v>
+      </c>
+      <c r="R100" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="101" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A101" t="s">
+        <v>16</v>
+      </c>
+      <c r="B101" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C101" t="s">
+        <v>17</v>
+      </c>
+      <c r="D101" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F101" t="s">
+        <v>140</v>
+      </c>
+      <c r="G101" t="s">
+        <v>126</v>
+      </c>
+      <c r="H101" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="I101" t="s">
+        <v>329</v>
+      </c>
+      <c r="J101" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K101" s="11">
+        <v>1</v>
+      </c>
+      <c r="L101" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="M101" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="N101" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q101">
+        <v>0</v>
+      </c>
+      <c r="R101" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="102" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A102" t="s">
+        <v>16</v>
+      </c>
+      <c r="B102" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C102" t="s">
+        <v>17</v>
+      </c>
+      <c r="D102" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F102" t="s">
+        <v>326</v>
+      </c>
+      <c r="G102" t="s">
+        <v>126</v>
+      </c>
+      <c r="H102" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="I102" t="s">
+        <v>325</v>
+      </c>
+      <c r="J102" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K102" s="11">
+        <v>1</v>
+      </c>
+      <c r="L102" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="M102" s="4" t="s">
+        <v>525</v>
+      </c>
+      <c r="N102" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q102">
+        <v>0</v>
+      </c>
+      <c r="R102" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="103" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A103" t="s">
+        <v>16</v>
+      </c>
+      <c r="B103" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C103" t="s">
+        <v>17</v>
+      </c>
+      <c r="D103" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F103" t="s">
+        <v>215</v>
+      </c>
+      <c r="G103" t="s">
+        <v>182</v>
+      </c>
+      <c r="H103" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="I103" t="s">
+        <v>209</v>
+      </c>
+      <c r="J103" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K103" s="11">
+        <v>1</v>
+      </c>
+      <c r="L103" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="M103" s="4" t="s">
+        <v>543</v>
+      </c>
+      <c r="N103" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q103">
+        <v>0</v>
+      </c>
+      <c r="R103" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="104" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A104" t="s">
+        <v>16</v>
+      </c>
+      <c r="B104" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C104" t="s">
+        <v>17</v>
+      </c>
+      <c r="D104" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F104" t="s">
+        <v>143</v>
+      </c>
+      <c r="G104" t="s">
+        <v>126</v>
+      </c>
+      <c r="H104" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="I104" t="s">
+        <v>334</v>
+      </c>
+      <c r="J104" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K104" s="11">
+        <v>1</v>
+      </c>
+      <c r="L104" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="M104" s="4" t="s">
+        <v>529</v>
+      </c>
+      <c r="N104" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q104">
+        <v>0</v>
+      </c>
+      <c r="R104" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="105" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A105" t="s">
+        <v>16</v>
+      </c>
+      <c r="B105" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C105" t="s">
+        <v>17</v>
+      </c>
+      <c r="D105" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F105" t="s">
+        <v>78</v>
+      </c>
+      <c r="G105" t="s">
+        <v>522</v>
+      </c>
+      <c r="H105" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I105" t="s">
+        <v>163</v>
+      </c>
+      <c r="J105" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K105" s="11">
+        <v>1</v>
+      </c>
+      <c r="L105" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="M105" s="4" t="s">
+        <v>534</v>
+      </c>
+      <c r="N105" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q105">
+        <v>0</v>
+      </c>
+      <c r="R105" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="106" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A106" t="s">
+        <v>16</v>
+      </c>
+      <c r="B106" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C106" t="s">
+        <v>17</v>
+      </c>
+      <c r="D106" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F106" t="s">
+        <v>52</v>
+      </c>
+      <c r="G106" t="s">
+        <v>182</v>
+      </c>
+      <c r="H106" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="I106" t="s">
         <v>206</v>
       </c>
-      <c r="H51" t="s">
-[...2 lines deleted...]
-      <c r="I51" t="s">
+      <c r="J106" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K106" s="11">
+        <v>1</v>
+      </c>
+      <c r="L106" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="M106" s="4" t="s">
+        <v>535</v>
+      </c>
+      <c r="N106" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q106">
+        <v>0</v>
+      </c>
+      <c r="R106" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="107" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A107" t="s">
+        <v>16</v>
+      </c>
+      <c r="B107" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C107" t="s">
+        <v>17</v>
+      </c>
+      <c r="D107" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F107" t="s">
+        <v>75</v>
+      </c>
+      <c r="G107" t="s">
+        <v>182</v>
+      </c>
+      <c r="H107" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="I107" t="s">
+        <v>214</v>
+      </c>
+      <c r="J107" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K107" s="11">
+        <v>1</v>
+      </c>
+      <c r="L107" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="M107" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="N107" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q107">
+        <v>0</v>
+      </c>
+      <c r="R107" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="108" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A108" t="s">
+        <v>16</v>
+      </c>
+      <c r="B108" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C108" t="s">
+        <v>17</v>
+      </c>
+      <c r="D108" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F108" t="s">
+        <v>408</v>
+      </c>
+      <c r="G108" t="s">
+        <v>126</v>
+      </c>
+      <c r="H108" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="I108" t="s">
+        <v>133</v>
+      </c>
+      <c r="J108" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K108" s="11">
+        <v>1</v>
+      </c>
+      <c r="L108" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="M108" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="N108" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q108">
+        <v>0</v>
+      </c>
+      <c r="R108" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="109" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A109" t="s">
+        <v>16</v>
+      </c>
+      <c r="B109" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C109" t="s">
+        <v>17</v>
+      </c>
+      <c r="D109" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F109" t="s">
+        <v>37</v>
+      </c>
+      <c r="G109" t="s">
+        <v>182</v>
+      </c>
+      <c r="H109" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="I109" t="s">
+        <v>226</v>
+      </c>
+      <c r="J109" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K109" s="11">
+        <v>1</v>
+      </c>
+      <c r="L109" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="M109" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N109" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q109">
+        <v>0</v>
+      </c>
+      <c r="R109" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="110" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A110" t="s">
+        <v>16</v>
+      </c>
+      <c r="B110" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C110" t="s">
+        <v>17</v>
+      </c>
+      <c r="D110" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F110" t="s">
+        <v>37</v>
+      </c>
+      <c r="G110" t="s">
+        <v>182</v>
+      </c>
+      <c r="H110" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="I110" t="s">
+        <v>226</v>
+      </c>
+      <c r="J110" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K110" s="11">
+        <v>1</v>
+      </c>
+      <c r="L110" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="M110" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N110" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q110">
+        <v>0</v>
+      </c>
+      <c r="R110" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="111" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A111" t="s">
+        <v>16</v>
+      </c>
+      <c r="B111" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C111" t="s">
+        <v>17</v>
+      </c>
+      <c r="D111" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F111" t="s">
+        <v>409</v>
+      </c>
+      <c r="G111" t="s">
+        <v>182</v>
+      </c>
+      <c r="H111" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="I111" t="s">
+        <v>195</v>
+      </c>
+      <c r="J111" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K111" s="11">
+        <v>1</v>
+      </c>
+      <c r="L111" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="M111" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="N111" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q111">
+        <v>0</v>
+      </c>
+      <c r="R111" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="112" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A112" t="s">
+        <v>16</v>
+      </c>
+      <c r="B112" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C112" t="s">
+        <v>17</v>
+      </c>
+      <c r="D112" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F112" t="s">
+        <v>38</v>
+      </c>
+      <c r="G112" t="s">
+        <v>182</v>
+      </c>
+      <c r="H112" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="I112" t="s">
+        <v>254</v>
+      </c>
+      <c r="J112" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K112" s="11">
+        <v>1</v>
+      </c>
+      <c r="L112" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="M112" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="N112" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q112">
+        <v>0</v>
+      </c>
+      <c r="R112" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="113" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A113" t="s">
+        <v>16</v>
+      </c>
+      <c r="B113" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C113" t="s">
+        <v>17</v>
+      </c>
+      <c r="D113" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F113" t="s">
+        <v>248</v>
+      </c>
+      <c r="G113" t="s">
+        <v>182</v>
+      </c>
+      <c r="H113" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="I113" t="s">
+        <v>226</v>
+      </c>
+      <c r="J113" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K113" s="11">
+        <v>1</v>
+      </c>
+      <c r="L113" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="M113" s="4" t="s">
+        <v>535</v>
+      </c>
+      <c r="N113" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q113">
+        <v>0</v>
+      </c>
+      <c r="R113" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="114" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A114" t="s">
+        <v>16</v>
+      </c>
+      <c r="B114" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C114" t="s">
+        <v>17</v>
+      </c>
+      <c r="D114" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F114" t="s">
+        <v>38</v>
+      </c>
+      <c r="G114" t="s">
+        <v>182</v>
+      </c>
+      <c r="H114" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="I114" t="s">
+        <v>226</v>
+      </c>
+      <c r="J114" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K114" s="11">
+        <v>1</v>
+      </c>
+      <c r="L114" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="M114" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="N114" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q114">
+        <v>0</v>
+      </c>
+      <c r="R114" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="115" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A115" t="s">
+        <v>16</v>
+      </c>
+      <c r="B115" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C115" t="s">
+        <v>17</v>
+      </c>
+      <c r="D115" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F115" t="s">
+        <v>114</v>
+      </c>
+      <c r="G115" t="s">
+        <v>182</v>
+      </c>
+      <c r="H115" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="I115" t="s">
+        <v>186</v>
+      </c>
+      <c r="J115" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K115" s="11">
+        <v>1</v>
+      </c>
+      <c r="L115" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="M115" s="4" t="s">
+        <v>540</v>
+      </c>
+      <c r="N115" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q115">
+        <v>0</v>
+      </c>
+      <c r="R115" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="116" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A116" t="s">
+        <v>16</v>
+      </c>
+      <c r="B116" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C116" t="s">
+        <v>17</v>
+      </c>
+      <c r="D116" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F116" t="s">
+        <v>410</v>
+      </c>
+      <c r="G116" t="s">
+        <v>182</v>
+      </c>
+      <c r="H116" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="I116" t="s">
         <v>222</v>
       </c>
-      <c r="J51" t="s">
-[...5 lines deleted...]
-      <c r="L51" t="s">
+      <c r="J116" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K116" s="11">
+        <v>1</v>
+      </c>
+      <c r="L116" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="M51" s="4" t="s">
-[...74 lines deleted...]
-      <c r="F53" t="s">
+      <c r="M116" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="N116" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q116">
+        <v>0</v>
+      </c>
+      <c r="R116" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="117" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A117" t="s">
+        <v>16</v>
+      </c>
+      <c r="B117" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C117" t="s">
+        <v>17</v>
+      </c>
+      <c r="D117" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F117" t="s">
         <v>37</v>
       </c>
-      <c r="G53" t="s">
-[...14 lines deleted...]
-      <c r="L53" t="s">
+      <c r="G117" t="s">
+        <v>522</v>
+      </c>
+      <c r="H117" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="I117" t="s">
+        <v>156</v>
+      </c>
+      <c r="J117" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K117" s="11">
+        <v>1</v>
+      </c>
+      <c r="L117" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="M53" s="4" t="s">
-[...80 lines deleted...]
-      <c r="H55" t="s">
+      <c r="M117" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N117" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q117">
+        <v>0</v>
+      </c>
+      <c r="R117" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="118" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A118" t="s">
+        <v>16</v>
+      </c>
+      <c r="B118" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C118" t="s">
+        <v>17</v>
+      </c>
+      <c r="D118" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F118" t="s">
+        <v>411</v>
+      </c>
+      <c r="G118" t="s">
+        <v>81</v>
+      </c>
+      <c r="H118" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="I118" t="s">
+        <v>412</v>
+      </c>
+      <c r="J118" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K118" s="11">
+        <v>1</v>
+      </c>
+      <c r="L118" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="M118" s="4" t="s">
+        <v>535</v>
+      </c>
+      <c r="N118" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q118">
+        <v>0</v>
+      </c>
+      <c r="R118" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="119" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A119" t="s">
+        <v>16</v>
+      </c>
+      <c r="B119" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C119" t="s">
+        <v>17</v>
+      </c>
+      <c r="D119" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F119" t="s">
+        <v>413</v>
+      </c>
+      <c r="G119" t="s">
+        <v>182</v>
+      </c>
+      <c r="H119" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="I119" t="s">
+        <v>202</v>
+      </c>
+      <c r="J119" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K119" s="11">
+        <v>1</v>
+      </c>
+      <c r="L119" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="M119" s="4" t="s">
+        <v>529</v>
+      </c>
+      <c r="N119" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q119">
+        <v>0</v>
+      </c>
+      <c r="R119" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="120" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A120" t="s">
+        <v>16</v>
+      </c>
+      <c r="B120" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C120" t="s">
+        <v>17</v>
+      </c>
+      <c r="D120" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F120" t="s">
+        <v>116</v>
+      </c>
+      <c r="G120" t="s">
+        <v>182</v>
+      </c>
+      <c r="H120" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="I120" t="s">
+        <v>222</v>
+      </c>
+      <c r="J120" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K120" s="11">
+        <v>1</v>
+      </c>
+      <c r="L120" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="M120" s="4" t="s">
+        <v>529</v>
+      </c>
+      <c r="N120" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q120">
+        <v>0</v>
+      </c>
+      <c r="R120" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="121" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A121" t="s">
+        <v>16</v>
+      </c>
+      <c r="B121" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C121" t="s">
+        <v>17</v>
+      </c>
+      <c r="D121" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F121" t="s">
+        <v>38</v>
+      </c>
+      <c r="G121" t="s">
+        <v>182</v>
+      </c>
+      <c r="H121" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="I121" t="s">
         <v>207</v>
       </c>
-      <c r="I55" t="s">
-[...8 lines deleted...]
-      <c r="L55" t="s">
+      <c r="J121" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K121" s="11">
+        <v>1</v>
+      </c>
+      <c r="L121" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="M55" s="4" t="s">
-[...44 lines deleted...]
-      <c r="L56" t="s">
+      <c r="M121" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="N121" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q121">
+        <v>0</v>
+      </c>
+      <c r="R121" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="122" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A122" t="s">
+        <v>16</v>
+      </c>
+      <c r="B122" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C122" t="s">
+        <v>17</v>
+      </c>
+      <c r="D122" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F122" t="s">
+        <v>414</v>
+      </c>
+      <c r="G122" t="s">
+        <v>81</v>
+      </c>
+      <c r="H122" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="I122" t="s">
+        <v>284</v>
+      </c>
+      <c r="J122" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K122" s="11">
+        <v>1</v>
+      </c>
+      <c r="L122" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="M122" s="4" t="s">
+        <v>525</v>
+      </c>
+      <c r="N122" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q122">
+        <v>0</v>
+      </c>
+      <c r="R122" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="123" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A123" t="s">
+        <v>16</v>
+      </c>
+      <c r="B123" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C123" t="s">
+        <v>17</v>
+      </c>
+      <c r="D123" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F123" t="s">
+        <v>415</v>
+      </c>
+      <c r="G123" t="s">
+        <v>81</v>
+      </c>
+      <c r="H123" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="I123" t="s">
+        <v>284</v>
+      </c>
+      <c r="J123" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K123" s="11">
+        <v>1</v>
+      </c>
+      <c r="L123" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="M123" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="N123" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q123">
+        <v>0</v>
+      </c>
+      <c r="R123" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="124" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A124" t="s">
+        <v>16</v>
+      </c>
+      <c r="B124" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C124" t="s">
+        <v>17</v>
+      </c>
+      <c r="D124" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F124" t="s">
+        <v>416</v>
+      </c>
+      <c r="G124" t="s">
+        <v>81</v>
+      </c>
+      <c r="H124" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="I124" t="s">
+        <v>284</v>
+      </c>
+      <c r="J124" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K124" s="11">
+        <v>1</v>
+      </c>
+      <c r="L124" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="M56" s="4" t="s">
-[...9 lines deleted...]
-      <c r="Q56" s="12" t="s">
+      <c r="M124" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="N124" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q124">
+        <v>0</v>
+      </c>
+      <c r="R124" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="125" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A125" t="s">
+        <v>16</v>
+      </c>
+      <c r="B125" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C125" t="s">
+        <v>17</v>
+      </c>
+      <c r="D125" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F125" t="s">
+        <v>307</v>
+      </c>
+      <c r="G125" t="s">
+        <v>81</v>
+      </c>
+      <c r="H125" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="I125" t="s">
+        <v>284</v>
+      </c>
+      <c r="J125" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K125" s="11">
+        <v>1</v>
+      </c>
+      <c r="L125" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="M125" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N125" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q125">
+        <v>0</v>
+      </c>
+      <c r="R125" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="126" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A126" t="s">
+        <v>16</v>
+      </c>
+      <c r="B126" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C126" t="s">
+        <v>17</v>
+      </c>
+      <c r="D126" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F126" t="s">
+        <v>417</v>
+      </c>
+      <c r="G126" t="s">
+        <v>81</v>
+      </c>
+      <c r="H126" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="I126" t="s">
+        <v>284</v>
+      </c>
+      <c r="J126" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K126" s="11">
+        <v>1</v>
+      </c>
+      <c r="L126" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="M126" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="N126" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q126">
+        <v>0</v>
+      </c>
+      <c r="R126" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="127" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A127" t="s">
+        <v>16</v>
+      </c>
+      <c r="B127" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C127" t="s">
+        <v>17</v>
+      </c>
+      <c r="D127" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F127" t="s">
+        <v>282</v>
+      </c>
+      <c r="G127" t="s">
+        <v>81</v>
+      </c>
+      <c r="H127" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="I127" t="s">
+        <v>284</v>
+      </c>
+      <c r="J127" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K127" s="11">
+        <v>1</v>
+      </c>
+      <c r="L127" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="M127" s="4" t="s">
+        <v>532</v>
+      </c>
+      <c r="N127" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q127">
+        <v>0</v>
+      </c>
+      <c r="R127" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="128" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A128" t="s">
+        <v>16</v>
+      </c>
+      <c r="B128" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C128" t="s">
+        <v>17</v>
+      </c>
+      <c r="D128" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F128" t="s">
+        <v>289</v>
+      </c>
+      <c r="G128" t="s">
+        <v>81</v>
+      </c>
+      <c r="H128" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="I128" t="s">
+        <v>284</v>
+      </c>
+      <c r="J128" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K128" s="11">
+        <v>1</v>
+      </c>
+      <c r="L128" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="M128" s="4" t="s">
+        <v>534</v>
+      </c>
+      <c r="N128" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q128">
+        <v>0</v>
+      </c>
+      <c r="R128" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="129" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A129" t="s">
+        <v>16</v>
+      </c>
+      <c r="B129" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C129" t="s">
+        <v>17</v>
+      </c>
+      <c r="D129" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F129" t="s">
+        <v>37</v>
+      </c>
+      <c r="G129" t="s">
+        <v>182</v>
+      </c>
+      <c r="H129" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="I129" t="s">
+        <v>191</v>
+      </c>
+      <c r="J129" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K129" s="11">
+        <v>1</v>
+      </c>
+      <c r="L129" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="M129" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N129" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q129">
+        <v>0</v>
+      </c>
+      <c r="R129" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="57" spans="1:17" x14ac:dyDescent="0.25">
-[...30 lines deleted...]
-      <c r="L57" t="s">
+    <row r="130" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A130" t="s">
+        <v>16</v>
+      </c>
+      <c r="B130" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C130" t="s">
+        <v>17</v>
+      </c>
+      <c r="D130" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F130" t="s">
+        <v>314</v>
+      </c>
+      <c r="G130" t="s">
+        <v>309</v>
+      </c>
+      <c r="H130" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="I130" t="s">
+        <v>315</v>
+      </c>
+      <c r="J130" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K130" s="11">
+        <v>1</v>
+      </c>
+      <c r="L130" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="M57" s="4" t="s">
-[...3505 lines deleted...]
-      </c>
       <c r="M130" s="4" t="s">
-        <v>448</v>
-[...12 lines deleted...]
-    <row r="131" spans="1:17" x14ac:dyDescent="0.25">
+        <v>527</v>
+      </c>
+      <c r="N130" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q130">
+        <v>0</v>
+      </c>
+      <c r="R130" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="131" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
         <v>16</v>
       </c>
-      <c r="B131" s="8" t="s">
-        <v>173</v>
+      <c r="B131" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="C131" t="s">
         <v>17</v>
       </c>
-      <c r="D131" s="8" t="s">
-        <v>173</v>
+      <c r="D131" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="F131" t="s">
         <v>37</v>
       </c>
       <c r="G131" t="s">
+        <v>182</v>
+      </c>
+      <c r="H131" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="I131" t="s">
+        <v>418</v>
+      </c>
+      <c r="J131" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K131" s="11">
+        <v>1</v>
+      </c>
+      <c r="L131" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="M131" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N131" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q131">
+        <v>0</v>
+      </c>
+      <c r="R131" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="132" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A132" t="s">
+        <v>16</v>
+      </c>
+      <c r="B132" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C132" t="s">
+        <v>17</v>
+      </c>
+      <c r="D132" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F132" t="s">
+        <v>419</v>
+      </c>
+      <c r="G132" t="s">
+        <v>126</v>
+      </c>
+      <c r="H132" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="I132" t="s">
+        <v>358</v>
+      </c>
+      <c r="J132" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K132" s="11">
+        <v>1</v>
+      </c>
+      <c r="L132" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="M132" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="N132" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q132">
+        <v>0</v>
+      </c>
+      <c r="R132" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="133" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A133" t="s">
+        <v>16</v>
+      </c>
+      <c r="B133" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C133" t="s">
+        <v>17</v>
+      </c>
+      <c r="D133" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F133" t="s">
+        <v>139</v>
+      </c>
+      <c r="G133" t="s">
+        <v>126</v>
+      </c>
+      <c r="H133" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="I133" t="s">
+        <v>329</v>
+      </c>
+      <c r="J133" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K133" s="11">
+        <v>1</v>
+      </c>
+      <c r="L133" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="M133" s="4" t="s">
+        <v>525</v>
+      </c>
+      <c r="N133" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q133">
+        <v>0</v>
+      </c>
+      <c r="R133" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="134" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A134" t="s">
+        <v>16</v>
+      </c>
+      <c r="B134" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C134" t="s">
+        <v>17</v>
+      </c>
+      <c r="D134" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F134" t="s">
+        <v>138</v>
+      </c>
+      <c r="G134" t="s">
+        <v>126</v>
+      </c>
+      <c r="H134" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="I134" t="s">
+        <v>329</v>
+      </c>
+      <c r="J134" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K134" s="11">
+        <v>1</v>
+      </c>
+      <c r="L134" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="M134" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="N134" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q134">
+        <v>0</v>
+      </c>
+      <c r="R134" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="135" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A135" t="s">
+        <v>16</v>
+      </c>
+      <c r="B135" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C135" t="s">
+        <v>17</v>
+      </c>
+      <c r="D135" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F135" t="s">
+        <v>420</v>
+      </c>
+      <c r="G135" t="s">
+        <v>182</v>
+      </c>
+      <c r="H135" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="I135" t="s">
+        <v>110</v>
+      </c>
+      <c r="J135" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K135" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="L135" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="M135" s="4" t="s">
+        <v>536</v>
+      </c>
+      <c r="N135" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q135">
+        <v>0</v>
+      </c>
+      <c r="R135" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="136" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A136" t="s">
+        <v>16</v>
+      </c>
+      <c r="B136" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C136" t="s">
+        <v>17</v>
+      </c>
+      <c r="D136" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F136" t="s">
+        <v>62</v>
+      </c>
+      <c r="G136" t="s">
+        <v>182</v>
+      </c>
+      <c r="H136" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="I136" t="s">
+        <v>166</v>
+      </c>
+      <c r="J136" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K136" s="11">
+        <v>1</v>
+      </c>
+      <c r="L136" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="M136" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N136" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q136">
+        <v>0</v>
+      </c>
+      <c r="R136" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="137" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A137" t="s">
+        <v>16</v>
+      </c>
+      <c r="B137" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C137" t="s">
+        <v>17</v>
+      </c>
+      <c r="D137" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F137" t="s">
+        <v>422</v>
+      </c>
+      <c r="G137" t="s">
+        <v>182</v>
+      </c>
+      <c r="H137" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="I137" t="s">
+        <v>214</v>
+      </c>
+      <c r="J137" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K137" s="11">
+        <v>1</v>
+      </c>
+      <c r="L137" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="M137" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="N137" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q137">
+        <v>0</v>
+      </c>
+      <c r="R137" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="138" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A138" t="s">
+        <v>16</v>
+      </c>
+      <c r="B138" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C138" t="s">
+        <v>17</v>
+      </c>
+      <c r="D138" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F138" t="s">
+        <v>149</v>
+      </c>
+      <c r="G138" t="s">
+        <v>126</v>
+      </c>
+      <c r="H138" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="I138" t="s">
+        <v>330</v>
+      </c>
+      <c r="J138" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K138" s="11">
+        <v>1</v>
+      </c>
+      <c r="L138" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="M138" s="4" t="s">
+        <v>535</v>
+      </c>
+      <c r="N138" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q138">
+        <v>0</v>
+      </c>
+      <c r="R138" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="139" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A139" t="s">
+        <v>16</v>
+      </c>
+      <c r="B139" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C139" t="s">
+        <v>17</v>
+      </c>
+      <c r="D139" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F139" t="s">
+        <v>103</v>
+      </c>
+      <c r="G139" t="s">
+        <v>81</v>
+      </c>
+      <c r="H139" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="I139" t="s">
+        <v>267</v>
+      </c>
+      <c r="J139" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K139" s="11">
+        <v>1</v>
+      </c>
+      <c r="L139" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="M139" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N139" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q139">
+        <v>0</v>
+      </c>
+      <c r="R139" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="140" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A140" t="s">
+        <v>16</v>
+      </c>
+      <c r="B140" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C140" t="s">
+        <v>17</v>
+      </c>
+      <c r="D140" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F140" t="s">
+        <v>299</v>
+      </c>
+      <c r="G140" t="s">
+        <v>81</v>
+      </c>
+      <c r="H140" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="I140" t="s">
+        <v>276</v>
+      </c>
+      <c r="J140" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K140" s="11">
+        <v>1</v>
+      </c>
+      <c r="L140" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="M140" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="N140" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q140">
+        <v>0</v>
+      </c>
+      <c r="R140" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="141" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A141" t="s">
+        <v>16</v>
+      </c>
+      <c r="B141" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C141" t="s">
+        <v>17</v>
+      </c>
+      <c r="D141" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F141" t="s">
+        <v>37</v>
+      </c>
+      <c r="G141" t="s">
+        <v>182</v>
+      </c>
+      <c r="H141" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="I141" t="s">
+        <v>200</v>
+      </c>
+      <c r="J141" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K141" s="11">
+        <v>1</v>
+      </c>
+      <c r="L141" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="M141" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N141" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q141">
+        <v>0</v>
+      </c>
+      <c r="R141" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="142" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A142" t="s">
+        <v>16</v>
+      </c>
+      <c r="B142" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C142" t="s">
+        <v>17</v>
+      </c>
+      <c r="D142" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F142" t="s">
+        <v>316</v>
+      </c>
+      <c r="G142" t="s">
+        <v>309</v>
+      </c>
+      <c r="H142" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="I142" t="s">
+        <v>317</v>
+      </c>
+      <c r="J142" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K142" s="11">
+        <v>1</v>
+      </c>
+      <c r="L142" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="M142" s="4" t="s">
+        <v>529</v>
+      </c>
+      <c r="N142" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q142">
+        <v>0</v>
+      </c>
+      <c r="R142" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="143" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A143" t="s">
+        <v>16</v>
+      </c>
+      <c r="B143" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C143" t="s">
+        <v>17</v>
+      </c>
+      <c r="D143" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F143" t="s">
+        <v>130</v>
+      </c>
+      <c r="G143" t="s">
+        <v>126</v>
+      </c>
+      <c r="H143" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="I143" t="s">
+        <v>357</v>
+      </c>
+      <c r="J143" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K143" s="11">
+        <v>1</v>
+      </c>
+      <c r="L143" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="M143" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N143" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q143">
+        <v>0</v>
+      </c>
+      <c r="R143" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="144" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A144" t="s">
+        <v>16</v>
+      </c>
+      <c r="B144" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C144" t="s">
+        <v>17</v>
+      </c>
+      <c r="D144" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F144" t="s">
+        <v>257</v>
+      </c>
+      <c r="G144" t="s">
+        <v>182</v>
+      </c>
+      <c r="H144" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="I144" t="s">
+        <v>234</v>
+      </c>
+      <c r="J144" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K144" s="11">
+        <v>1</v>
+      </c>
+      <c r="L144" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="M144" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="N144" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q144">
+        <v>0</v>
+      </c>
+      <c r="R144" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="145" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A145" t="s">
+        <v>16</v>
+      </c>
+      <c r="B145" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C145" t="s">
+        <v>17</v>
+      </c>
+      <c r="D145" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F145" t="s">
+        <v>423</v>
+      </c>
+      <c r="G145" t="s">
+        <v>81</v>
+      </c>
+      <c r="H145" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="I145" t="s">
+        <v>267</v>
+      </c>
+      <c r="J145" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K145" s="11">
+        <v>1</v>
+      </c>
+      <c r="L145" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="M145" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="N145" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q145">
+        <v>0</v>
+      </c>
+      <c r="R145" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="146" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A146" t="s">
+        <v>16</v>
+      </c>
+      <c r="B146" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C146" t="s">
+        <v>17</v>
+      </c>
+      <c r="D146" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F146" t="s">
+        <v>261</v>
+      </c>
+      <c r="G146" t="s">
+        <v>182</v>
+      </c>
+      <c r="H146" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="I146" t="s">
+        <v>221</v>
+      </c>
+      <c r="J146" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K146" s="11">
+        <v>1</v>
+      </c>
+      <c r="L146" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="M146" s="4" t="s">
+        <v>535</v>
+      </c>
+      <c r="N146" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q146">
+        <v>0</v>
+      </c>
+      <c r="R146" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="147" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A147" t="s">
+        <v>16</v>
+      </c>
+      <c r="B147" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C147" t="s">
+        <v>17</v>
+      </c>
+      <c r="D147" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F147" t="s">
+        <v>144</v>
+      </c>
+      <c r="G147" t="s">
+        <v>126</v>
+      </c>
+      <c r="H147" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="I147" t="s">
+        <v>336</v>
+      </c>
+      <c r="J147" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K147" s="11">
+        <v>1</v>
+      </c>
+      <c r="L147" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="M147" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N147" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q147">
+        <v>0</v>
+      </c>
+      <c r="R147" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="148" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A148" t="s">
+        <v>16</v>
+      </c>
+      <c r="B148" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C148" t="s">
+        <v>17</v>
+      </c>
+      <c r="D148" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F148" t="s">
+        <v>255</v>
+      </c>
+      <c r="G148" t="s">
+        <v>182</v>
+      </c>
+      <c r="H148" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="I148" t="s">
+        <v>256</v>
+      </c>
+      <c r="J148" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K148" s="11">
+        <v>1</v>
+      </c>
+      <c r="L148" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="M148" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="N148" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q148">
+        <v>0</v>
+      </c>
+      <c r="R148" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="149" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A149" t="s">
+        <v>16</v>
+      </c>
+      <c r="B149" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C149" t="s">
+        <v>17</v>
+      </c>
+      <c r="D149" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F149" t="s">
+        <v>424</v>
+      </c>
+      <c r="G149" t="s">
+        <v>522</v>
+      </c>
+      <c r="H149" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="I149" t="s">
+        <v>161</v>
+      </c>
+      <c r="J149" s="2" t="s">
+        <v>374</v>
+      </c>
+      <c r="K149" s="11">
+        <v>1</v>
+      </c>
+      <c r="L149" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="M149" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N149" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q149">
+        <v>0</v>
+      </c>
+      <c r="R149" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="150" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A150" t="s">
+        <v>16</v>
+      </c>
+      <c r="B150" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C150" t="s">
+        <v>17</v>
+      </c>
+      <c r="D150" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F150" t="s">
+        <v>425</v>
+      </c>
+      <c r="G150" t="s">
+        <v>522</v>
+      </c>
+      <c r="H150" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="I150" t="s">
+        <v>365</v>
+      </c>
+      <c r="J150" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="K150" s="11">
+        <v>1</v>
+      </c>
+      <c r="L150" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="M150" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N150" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q150">
+        <v>0</v>
+      </c>
+      <c r="R150" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="151" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A151" t="s">
+        <v>16</v>
+      </c>
+      <c r="B151" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C151" t="s">
+        <v>17</v>
+      </c>
+      <c r="D151" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="E151" t="s">
+        <v>48</v>
+      </c>
+      <c r="F151" t="s">
+        <v>49</v>
+      </c>
+      <c r="G151" t="s">
+        <v>81</v>
+      </c>
+      <c r="H151" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="I151" t="s">
+        <v>271</v>
+      </c>
+      <c r="J151" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K151" s="11">
+        <v>1</v>
+      </c>
+      <c r="L151" s="3" t="s">
+        <v>520</v>
+      </c>
+      <c r="M151" s="4" t="s">
+        <v>530</v>
+      </c>
+      <c r="N151" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q151">
+        <v>0</v>
+      </c>
+      <c r="R151" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="152" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A152" t="s">
+        <v>16</v>
+      </c>
+      <c r="B152" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C152" t="s">
+        <v>17</v>
+      </c>
+      <c r="D152" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F152" t="s">
+        <v>426</v>
+      </c>
+      <c r="G152" t="s">
+        <v>126</v>
+      </c>
+      <c r="H152" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="I152" t="s">
+        <v>357</v>
+      </c>
+      <c r="J152" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K152" s="11">
+        <v>1</v>
+      </c>
+      <c r="L152" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="M152" s="4" t="s">
+        <v>534</v>
+      </c>
+      <c r="N152" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q152">
+        <v>0</v>
+      </c>
+      <c r="R152" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="153" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A153" t="s">
+        <v>16</v>
+      </c>
+      <c r="B153" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C153" t="s">
+        <v>17</v>
+      </c>
+      <c r="D153" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F153" t="s">
+        <v>30</v>
+      </c>
+      <c r="G153" t="s">
+        <v>182</v>
+      </c>
+      <c r="H153" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="I153" t="s">
+        <v>193</v>
+      </c>
+      <c r="J153" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K153" s="11">
+        <v>1</v>
+      </c>
+      <c r="L153" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="M153" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N153" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q153">
+        <v>0</v>
+      </c>
+      <c r="R153" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="154" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A154" t="s">
+        <v>16</v>
+      </c>
+      <c r="B154" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C154" t="s">
+        <v>17</v>
+      </c>
+      <c r="D154" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F154" t="s">
+        <v>37</v>
+      </c>
+      <c r="G154" t="s">
+        <v>182</v>
+      </c>
+      <c r="H154" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="I154" t="s">
+        <v>63</v>
+      </c>
+      <c r="J154" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K154" s="11">
+        <v>1</v>
+      </c>
+      <c r="L154" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="M154" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N154" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q154">
+        <v>0</v>
+      </c>
+      <c r="R154" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="155" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A155" t="s">
+        <v>16</v>
+      </c>
+      <c r="B155" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C155" t="s">
+        <v>17</v>
+      </c>
+      <c r="D155" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F155" t="s">
+        <v>427</v>
+      </c>
+      <c r="G155" t="s">
+        <v>182</v>
+      </c>
+      <c r="H155" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="I155" t="s">
+        <v>193</v>
+      </c>
+      <c r="J155" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K155" s="11">
+        <v>1</v>
+      </c>
+      <c r="L155" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="M155" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N155" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q155">
+        <v>0</v>
+      </c>
+      <c r="R155" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="156" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A156" t="s">
+        <v>16</v>
+      </c>
+      <c r="B156" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C156" t="s">
+        <v>17</v>
+      </c>
+      <c r="D156" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F156" t="s">
+        <v>428</v>
+      </c>
+      <c r="G156" t="s">
+        <v>182</v>
+      </c>
+      <c r="H156" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="I156" t="s">
+        <v>227</v>
+      </c>
+      <c r="J156" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K156" s="11">
+        <v>1</v>
+      </c>
+      <c r="L156" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="M156" s="4" t="s">
+        <v>543</v>
+      </c>
+      <c r="N156" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q156">
+        <v>0</v>
+      </c>
+      <c r="R156" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="157" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A157" t="s">
+        <v>16</v>
+      </c>
+      <c r="B157" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C157" t="s">
+        <v>17</v>
+      </c>
+      <c r="D157" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F157" t="s">
+        <v>400</v>
+      </c>
+      <c r="G157" t="s">
+        <v>126</v>
+      </c>
+      <c r="H157" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="I157" t="s">
+        <v>357</v>
+      </c>
+      <c r="J157" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K157" s="11">
+        <v>1</v>
+      </c>
+      <c r="L157" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="M157" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="N157" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q157">
+        <v>0</v>
+      </c>
+      <c r="R157" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="158" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A158" t="s">
+        <v>16</v>
+      </c>
+      <c r="B158" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C158" t="s">
+        <v>17</v>
+      </c>
+      <c r="D158" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F158" t="s">
+        <v>423</v>
+      </c>
+      <c r="G158" t="s">
+        <v>81</v>
+      </c>
+      <c r="H158" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="I158" t="s">
+        <v>267</v>
+      </c>
+      <c r="J158" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K158" s="11">
+        <v>1</v>
+      </c>
+      <c r="L158" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="M158" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="N158" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q158">
+        <v>0</v>
+      </c>
+      <c r="R158" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="159" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A159" t="s">
+        <v>16</v>
+      </c>
+      <c r="B159" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C159" t="s">
+        <v>17</v>
+      </c>
+      <c r="D159" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F159" t="s">
+        <v>215</v>
+      </c>
+      <c r="G159" t="s">
+        <v>182</v>
+      </c>
+      <c r="H159" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="I159" t="s">
+        <v>209</v>
+      </c>
+      <c r="J159" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K159" s="11">
+        <v>1</v>
+      </c>
+      <c r="L159" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="M159" s="4" t="s">
+        <v>543</v>
+      </c>
+      <c r="N159" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q159">
+        <v>0</v>
+      </c>
+      <c r="R159" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="160" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A160" t="s">
+        <v>16</v>
+      </c>
+      <c r="B160" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C160" t="s">
+        <v>17</v>
+      </c>
+      <c r="D160" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F160" t="s">
+        <v>429</v>
+      </c>
+      <c r="G160" t="s">
+        <v>126</v>
+      </c>
+      <c r="H160" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="I160" t="s">
+        <v>431</v>
+      </c>
+      <c r="J160" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K160" s="11">
+        <v>1</v>
+      </c>
+      <c r="L160" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="M160" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="N160" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q160">
+        <v>0</v>
+      </c>
+      <c r="R160" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="161" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A161" t="s">
+        <v>16</v>
+      </c>
+      <c r="B161" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C161" t="s">
+        <v>17</v>
+      </c>
+      <c r="D161" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F161" t="s">
+        <v>114</v>
+      </c>
+      <c r="G161" t="s">
+        <v>182</v>
+      </c>
+      <c r="H161" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="I161" t="s">
+        <v>186</v>
+      </c>
+      <c r="J161" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K161" s="11">
+        <v>1</v>
+      </c>
+      <c r="L161" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="M161" s="4" t="s">
+        <v>540</v>
+      </c>
+      <c r="N161" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q161">
+        <v>0</v>
+      </c>
+      <c r="R161" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="162" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A162" t="s">
+        <v>16</v>
+      </c>
+      <c r="B162" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C162" t="s">
+        <v>17</v>
+      </c>
+      <c r="D162" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F162" t="s">
+        <v>38</v>
+      </c>
+      <c r="G162" t="s">
+        <v>182</v>
+      </c>
+      <c r="H162" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="I162" t="s">
+        <v>226</v>
+      </c>
+      <c r="J162" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K162" s="11">
+        <v>1</v>
+      </c>
+      <c r="L162" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="M162" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="N162" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q162">
+        <v>0</v>
+      </c>
+      <c r="R162" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="163" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A163" t="s">
+        <v>16</v>
+      </c>
+      <c r="B163" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C163" t="s">
+        <v>17</v>
+      </c>
+      <c r="D163" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F163" t="s">
+        <v>62</v>
+      </c>
+      <c r="G163" t="s">
+        <v>182</v>
+      </c>
+      <c r="H163" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="I163" t="s">
+        <v>204</v>
+      </c>
+      <c r="J163" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K163" s="11">
+        <v>1</v>
+      </c>
+      <c r="L163" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="M163" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N163" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q163">
+        <v>0</v>
+      </c>
+      <c r="R163" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="164" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A164" t="s">
+        <v>16</v>
+      </c>
+      <c r="B164" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C164" t="s">
+        <v>17</v>
+      </c>
+      <c r="D164" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F164" t="s">
+        <v>86</v>
+      </c>
+      <c r="G164" t="s">
+        <v>81</v>
+      </c>
+      <c r="H164" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="I164" t="s">
+        <v>279</v>
+      </c>
+      <c r="J164" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K164" s="11">
+        <v>1</v>
+      </c>
+      <c r="L164" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="M164" s="4" t="s">
+        <v>529</v>
+      </c>
+      <c r="N164" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q164">
+        <v>0</v>
+      </c>
+      <c r="R164" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="165" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A165" t="s">
+        <v>16</v>
+      </c>
+      <c r="B165" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C165" t="s">
+        <v>17</v>
+      </c>
+      <c r="D165" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F165" t="s">
+        <v>432</v>
+      </c>
+      <c r="G165" t="s">
+        <v>81</v>
+      </c>
+      <c r="H165" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="I165" t="s">
+        <v>279</v>
+      </c>
+      <c r="J165" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K165" s="11">
+        <v>1</v>
+      </c>
+      <c r="L165" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="M165" s="4" t="s">
+        <v>525</v>
+      </c>
+      <c r="N165" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q165">
+        <v>0</v>
+      </c>
+      <c r="R165" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="166" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A166" t="s">
+        <v>16</v>
+      </c>
+      <c r="B166" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C166" t="s">
+        <v>17</v>
+      </c>
+      <c r="D166" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F166" t="s">
+        <v>86</v>
+      </c>
+      <c r="G166" t="s">
+        <v>81</v>
+      </c>
+      <c r="H166" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="I166" t="s">
+        <v>279</v>
+      </c>
+      <c r="J166" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K166" s="11">
+        <v>1</v>
+      </c>
+      <c r="L166" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="M166" s="4" t="s">
+        <v>529</v>
+      </c>
+      <c r="N166" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q166">
+        <v>0</v>
+      </c>
+      <c r="R166" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="167" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A167" t="s">
+        <v>16</v>
+      </c>
+      <c r="B167" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C167" t="s">
+        <v>17</v>
+      </c>
+      <c r="D167" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F167" t="s">
+        <v>38</v>
+      </c>
+      <c r="G167" t="s">
+        <v>182</v>
+      </c>
+      <c r="H167" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="I167" t="s">
+        <v>226</v>
+      </c>
+      <c r="J167" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K167" s="11">
+        <v>1</v>
+      </c>
+      <c r="L167" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="M167" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="N167" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q167">
+        <v>0</v>
+      </c>
+      <c r="R167" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="168" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A168" t="s">
+        <v>16</v>
+      </c>
+      <c r="B168" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C168" t="s">
+        <v>17</v>
+      </c>
+      <c r="D168" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F168" t="s">
+        <v>75</v>
+      </c>
+      <c r="G168" t="s">
+        <v>522</v>
+      </c>
+      <c r="H168" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I168" t="s">
+        <v>163</v>
+      </c>
+      <c r="J168" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K168" s="11">
+        <v>1</v>
+      </c>
+      <c r="L168" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="M168" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="N168" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q168">
+        <v>0</v>
+      </c>
+      <c r="R168" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="169" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A169" t="s">
+        <v>16</v>
+      </c>
+      <c r="B169" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C169" t="s">
+        <v>17</v>
+      </c>
+      <c r="D169" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F169" t="s">
+        <v>303</v>
+      </c>
+      <c r="G169" t="s">
+        <v>126</v>
+      </c>
+      <c r="H169" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="I169" t="s">
+        <v>88</v>
+      </c>
+      <c r="J169" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K169" s="11">
+        <v>1</v>
+      </c>
+      <c r="L169" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="M169" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="N169" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q169">
+        <v>0</v>
+      </c>
+      <c r="R169" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="170" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A170" t="s">
+        <v>16</v>
+      </c>
+      <c r="B170" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C170" t="s">
+        <v>17</v>
+      </c>
+      <c r="D170" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F170" t="s">
+        <v>280</v>
+      </c>
+      <c r="G170" t="s">
+        <v>126</v>
+      </c>
+      <c r="H170" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="I170" t="s">
+        <v>88</v>
+      </c>
+      <c r="J170" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K170" s="11">
+        <v>1</v>
+      </c>
+      <c r="L170" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="M170" s="4" t="s">
+        <v>529</v>
+      </c>
+      <c r="N170" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q170">
+        <v>0</v>
+      </c>
+      <c r="R170" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="171" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A171" t="s">
+        <v>16</v>
+      </c>
+      <c r="B171" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C171" t="s">
+        <v>17</v>
+      </c>
+      <c r="D171" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F171" t="s">
+        <v>304</v>
+      </c>
+      <c r="G171" t="s">
+        <v>126</v>
+      </c>
+      <c r="H171" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="I171" t="s">
+        <v>88</v>
+      </c>
+      <c r="J171" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K171" s="11">
+        <v>1</v>
+      </c>
+      <c r="L171" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="M171" s="4" t="s">
+        <v>529</v>
+      </c>
+      <c r="N171" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q171">
+        <v>0</v>
+      </c>
+      <c r="R171" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="172" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A172" t="s">
+        <v>16</v>
+      </c>
+      <c r="B172" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C172" t="s">
+        <v>17</v>
+      </c>
+      <c r="D172" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F172" t="s">
+        <v>286</v>
+      </c>
+      <c r="G172" t="s">
+        <v>126</v>
+      </c>
+      <c r="H172" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="I172" t="s">
+        <v>88</v>
+      </c>
+      <c r="J172" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K172" s="11">
+        <v>1</v>
+      </c>
+      <c r="L172" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="M172" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="N172" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q172">
+        <v>0</v>
+      </c>
+      <c r="R172" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="173" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A173" t="s">
+        <v>16</v>
+      </c>
+      <c r="B173" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C173" t="s">
+        <v>17</v>
+      </c>
+      <c r="D173" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F173" t="s">
+        <v>286</v>
+      </c>
+      <c r="G173" t="s">
+        <v>126</v>
+      </c>
+      <c r="H173" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="I173" t="s">
+        <v>88</v>
+      </c>
+      <c r="J173" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K173" s="11">
+        <v>1</v>
+      </c>
+      <c r="L173" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="M173" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="N173" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q173">
+        <v>0</v>
+      </c>
+      <c r="R173" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="174" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A174" t="s">
+        <v>16</v>
+      </c>
+      <c r="B174" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C174" t="s">
+        <v>17</v>
+      </c>
+      <c r="D174" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F174" t="s">
+        <v>89</v>
+      </c>
+      <c r="G174" t="s">
+        <v>126</v>
+      </c>
+      <c r="H174" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="I174" t="s">
+        <v>88</v>
+      </c>
+      <c r="J174" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K174" s="11">
+        <v>1</v>
+      </c>
+      <c r="L174" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="M174" s="4" t="s">
+        <v>534</v>
+      </c>
+      <c r="N174" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q174">
+        <v>0</v>
+      </c>
+      <c r="R174" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="175" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A175" t="s">
+        <v>16</v>
+      </c>
+      <c r="B175" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C175" t="s">
+        <v>17</v>
+      </c>
+      <c r="D175" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F175" t="s">
+        <v>127</v>
+      </c>
+      <c r="G175" t="s">
+        <v>126</v>
+      </c>
+      <c r="H175" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="I175" t="s">
+        <v>355</v>
+      </c>
+      <c r="J175" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K175" s="11">
+        <v>1.013514</v>
+      </c>
+      <c r="L175" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="M175" s="4" t="s">
+        <v>270</v>
+      </c>
+      <c r="N175" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q175">
+        <v>0</v>
+      </c>
+      <c r="R175" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="176" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A176" t="s">
+        <v>16</v>
+      </c>
+      <c r="B176" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C176" t="s">
+        <v>17</v>
+      </c>
+      <c r="D176" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F176" t="s">
+        <v>120</v>
+      </c>
+      <c r="G176" t="s">
+        <v>182</v>
+      </c>
+      <c r="H176" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="I176" t="s">
+        <v>227</v>
+      </c>
+      <c r="J176" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K176" s="11">
+        <v>1</v>
+      </c>
+      <c r="L176" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="M176" s="4" t="s">
+        <v>543</v>
+      </c>
+      <c r="N176" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q176">
+        <v>0</v>
+      </c>
+      <c r="R176" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="177" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A177" t="s">
+        <v>16</v>
+      </c>
+      <c r="B177" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C177" t="s">
+        <v>17</v>
+      </c>
+      <c r="D177" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F177" t="s">
+        <v>281</v>
+      </c>
+      <c r="G177" t="s">
+        <v>126</v>
+      </c>
+      <c r="H177" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="I177" t="s">
+        <v>441</v>
+      </c>
+      <c r="J177" s="2" t="s">
+        <v>374</v>
+      </c>
+      <c r="K177" s="11">
+        <v>1</v>
+      </c>
+      <c r="L177" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="M177" s="4" t="s">
+        <v>529</v>
+      </c>
+      <c r="N177" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q177">
+        <v>0</v>
+      </c>
+      <c r="R177" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="178" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A178" t="s">
+        <v>16</v>
+      </c>
+      <c r="B178" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C178" t="s">
+        <v>17</v>
+      </c>
+      <c r="D178" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F178" t="s">
+        <v>434</v>
+      </c>
+      <c r="G178" t="s">
+        <v>126</v>
+      </c>
+      <c r="H178" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="I178" t="s">
+        <v>436</v>
+      </c>
+      <c r="J178" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K178" s="11">
+        <v>1</v>
+      </c>
+      <c r="L178" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="M178" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="N178" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q178">
+        <v>0</v>
+      </c>
+      <c r="R178" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="179" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A179" t="s">
+        <v>16</v>
+      </c>
+      <c r="B179" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C179" t="s">
+        <v>17</v>
+      </c>
+      <c r="D179" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="E179" t="s">
+        <v>21</v>
+      </c>
+      <c r="F179" t="s">
+        <v>22</v>
+      </c>
+      <c r="G179" t="s">
+        <v>522</v>
+      </c>
+      <c r="H179" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="I179" t="s">
+        <v>168</v>
+      </c>
+      <c r="J179" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K179" s="11">
+        <v>1</v>
+      </c>
+      <c r="L179" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="M179" s="4" t="s">
+        <v>531</v>
+      </c>
+      <c r="N179" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q179">
+        <v>0</v>
+      </c>
+      <c r="R179" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="180" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A180" t="s">
+        <v>16</v>
+      </c>
+      <c r="B180" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C180" t="s">
+        <v>17</v>
+      </c>
+      <c r="D180" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F180" t="s">
+        <v>40</v>
+      </c>
+      <c r="G180" t="s">
+        <v>522</v>
+      </c>
+      <c r="H180" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="I180" t="s">
+        <v>156</v>
+      </c>
+      <c r="J180" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K180" s="11">
+        <v>1</v>
+      </c>
+      <c r="L180" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="M180" s="4" t="s">
+        <v>529</v>
+      </c>
+      <c r="N180" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q180">
+        <v>0</v>
+      </c>
+      <c r="R180" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="181" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A181" t="s">
+        <v>16</v>
+      </c>
+      <c r="B181" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C181" t="s">
+        <v>17</v>
+      </c>
+      <c r="D181" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F181" t="s">
+        <v>32</v>
+      </c>
+      <c r="G181" t="s">
+        <v>182</v>
+      </c>
+      <c r="H181" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="I181" t="s">
         <v>206</v>
       </c>
-      <c r="H131" t="s">
-[...11 lines deleted...]
-      <c r="L131" t="s">
+      <c r="J181" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K181" s="11">
+        <v>1</v>
+      </c>
+      <c r="L181" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="M181" s="4" t="s">
+        <v>535</v>
+      </c>
+      <c r="N181" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q181">
+        <v>0</v>
+      </c>
+      <c r="R181" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="182" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A182" t="s">
+        <v>16</v>
+      </c>
+      <c r="B182" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C182" t="s">
+        <v>17</v>
+      </c>
+      <c r="D182" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F182" t="s">
+        <v>73</v>
+      </c>
+      <c r="G182" t="s">
+        <v>522</v>
+      </c>
+      <c r="H182" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I182" t="s">
+        <v>163</v>
+      </c>
+      <c r="J182" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K182" s="11">
+        <v>1</v>
+      </c>
+      <c r="L182" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="M182" s="4" t="s">
+        <v>529</v>
+      </c>
+      <c r="N182" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q182">
+        <v>0</v>
+      </c>
+      <c r="R182" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="183" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A183" t="s">
+        <v>16</v>
+      </c>
+      <c r="B183" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C183" t="s">
+        <v>17</v>
+      </c>
+      <c r="D183" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F183" t="s">
+        <v>75</v>
+      </c>
+      <c r="G183" t="s">
+        <v>182</v>
+      </c>
+      <c r="H183" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="I183" t="s">
+        <v>214</v>
+      </c>
+      <c r="J183" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K183" s="11">
+        <v>1</v>
+      </c>
+      <c r="L183" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="M131" s="4" t="s">
-[...26 lines deleted...]
-      <c r="F132" t="s">
+      <c r="M183" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="N183" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q183">
+        <v>0</v>
+      </c>
+      <c r="R183" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="184" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A184" t="s">
+        <v>16</v>
+      </c>
+      <c r="B184" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C184" t="s">
+        <v>17</v>
+      </c>
+      <c r="D184" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="E184" t="s">
+        <v>56</v>
+      </c>
+      <c r="F184" t="s">
+        <v>57</v>
+      </c>
+      <c r="G184" t="s">
+        <v>182</v>
+      </c>
+      <c r="H184" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="I184" t="s">
+        <v>228</v>
+      </c>
+      <c r="J184" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K184" s="11">
+        <v>1</v>
+      </c>
+      <c r="L184" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="M184" s="4" t="s">
+        <v>531</v>
+      </c>
+      <c r="N184" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q184">
+        <v>0</v>
+      </c>
+      <c r="R184" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="185" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A185" t="s">
+        <v>16</v>
+      </c>
+      <c r="B185" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C185" t="s">
+        <v>17</v>
+      </c>
+      <c r="D185" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F185" t="s">
+        <v>75</v>
+      </c>
+      <c r="G185" t="s">
+        <v>182</v>
+      </c>
+      <c r="H185" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="I185" t="s">
+        <v>214</v>
+      </c>
+      <c r="J185" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K185" s="11">
+        <v>1</v>
+      </c>
+      <c r="L185" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="M185" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="N185" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q185">
+        <v>0</v>
+      </c>
+      <c r="R185" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="186" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A186" t="s">
+        <v>16</v>
+      </c>
+      <c r="B186" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C186" t="s">
+        <v>17</v>
+      </c>
+      <c r="D186" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F186" t="s">
+        <v>72</v>
+      </c>
+      <c r="G186" t="s">
+        <v>522</v>
+      </c>
+      <c r="H186" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I186" t="s">
+        <v>163</v>
+      </c>
+      <c r="J186" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K186" s="11">
+        <v>1</v>
+      </c>
+      <c r="L186" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="M186" s="4" t="s">
+        <v>529</v>
+      </c>
+      <c r="N186" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q186">
+        <v>0</v>
+      </c>
+      <c r="R186" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="187" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A187" t="s">
+        <v>16</v>
+      </c>
+      <c r="B187" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C187" t="s">
+        <v>17</v>
+      </c>
+      <c r="D187" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F187" t="s">
+        <v>74</v>
+      </c>
+      <c r="G187" t="s">
+        <v>182</v>
+      </c>
+      <c r="H187" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="I187" t="s">
+        <v>214</v>
+      </c>
+      <c r="J187" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K187" s="11">
+        <v>1</v>
+      </c>
+      <c r="L187" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="M187" s="4" t="s">
+        <v>529</v>
+      </c>
+      <c r="N187" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q187">
+        <v>0</v>
+      </c>
+      <c r="R187" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="188" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A188" t="s">
+        <v>16</v>
+      </c>
+      <c r="B188" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C188" t="s">
+        <v>17</v>
+      </c>
+      <c r="D188" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F188" t="s">
+        <v>71</v>
+      </c>
+      <c r="G188" t="s">
+        <v>522</v>
+      </c>
+      <c r="H188" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="I188" t="s">
+        <v>163</v>
+      </c>
+      <c r="J188" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K188" s="11">
+        <v>1</v>
+      </c>
+      <c r="L188" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="M188" s="4" t="s">
+        <v>529</v>
+      </c>
+      <c r="N188" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q188">
+        <v>0</v>
+      </c>
+      <c r="R188" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="189" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A189" t="s">
+        <v>16</v>
+      </c>
+      <c r="B189" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C189" t="s">
+        <v>17</v>
+      </c>
+      <c r="D189" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F189" t="s">
+        <v>26</v>
+      </c>
+      <c r="G189" t="s">
+        <v>522</v>
+      </c>
+      <c r="H189" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="I189" t="s">
+        <v>168</v>
+      </c>
+      <c r="J189" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K189" s="11">
+        <v>1</v>
+      </c>
+      <c r="L189" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="M189" s="4" t="s">
+        <v>535</v>
+      </c>
+      <c r="N189" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q189">
+        <v>0</v>
+      </c>
+      <c r="R189" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="190" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A190" t="s">
+        <v>16</v>
+      </c>
+      <c r="B190" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C190" t="s">
+        <v>17</v>
+      </c>
+      <c r="D190" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F190" t="s">
+        <v>59</v>
+      </c>
+      <c r="G190" t="s">
+        <v>182</v>
+      </c>
+      <c r="H190" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="I190" t="s">
+        <v>206</v>
+      </c>
+      <c r="J190" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K190" s="11">
+        <v>1</v>
+      </c>
+      <c r="L190" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="M190" s="4" t="s">
+        <v>534</v>
+      </c>
+      <c r="N190" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q190">
+        <v>0</v>
+      </c>
+      <c r="R190" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="191" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A191" t="s">
+        <v>16</v>
+      </c>
+      <c r="B191" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C191" t="s">
+        <v>17</v>
+      </c>
+      <c r="D191" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F191" t="s">
+        <v>27</v>
+      </c>
+      <c r="G191" t="s">
+        <v>522</v>
+      </c>
+      <c r="H191" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="I191" t="s">
+        <v>164</v>
+      </c>
+      <c r="J191" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K191" s="11">
+        <v>1</v>
+      </c>
+      <c r="L191" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="M191" s="4" t="s">
+        <v>534</v>
+      </c>
+      <c r="N191" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q191">
+        <v>0</v>
+      </c>
+      <c r="R191" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="192" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A192" t="s">
+        <v>16</v>
+      </c>
+      <c r="B192" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C192" t="s">
+        <v>17</v>
+      </c>
+      <c r="D192" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F192" t="s">
+        <v>101</v>
+      </c>
+      <c r="G192" t="s">
+        <v>81</v>
+      </c>
+      <c r="H192" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="I192" t="s">
+        <v>412</v>
+      </c>
+      <c r="J192" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K192" s="11">
+        <v>1</v>
+      </c>
+      <c r="L192" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="M192" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N192" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q192">
+        <v>0</v>
+      </c>
+      <c r="R192" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="193" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A193" t="s">
+        <v>16</v>
+      </c>
+      <c r="B193" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C193" t="s">
+        <v>17</v>
+      </c>
+      <c r="D193" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F193" t="s">
+        <v>437</v>
+      </c>
+      <c r="G193" t="s">
+        <v>182</v>
+      </c>
+      <c r="H193" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="I193" t="s">
+        <v>206</v>
+      </c>
+      <c r="J193" s="2" t="s">
+        <v>374</v>
+      </c>
+      <c r="K193" s="11">
+        <v>1</v>
+      </c>
+      <c r="L193" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="M193" s="4" t="s">
+        <v>535</v>
+      </c>
+      <c r="N193" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q193">
+        <v>0</v>
+      </c>
+      <c r="R193" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="194" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A194" t="s">
+        <v>16</v>
+      </c>
+      <c r="B194" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C194" t="s">
+        <v>17</v>
+      </c>
+      <c r="D194" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F194" t="s">
+        <v>438</v>
+      </c>
+      <c r="G194" t="s">
+        <v>522</v>
+      </c>
+      <c r="H194" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="I194" t="s">
+        <v>177</v>
+      </c>
+      <c r="J194" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K194" s="11">
+        <v>1</v>
+      </c>
+      <c r="L194" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="M194" s="4" t="s">
+        <v>529</v>
+      </c>
+      <c r="N194" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q194">
+        <v>0</v>
+      </c>
+      <c r="R194" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="195" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A195" t="s">
+        <v>16</v>
+      </c>
+      <c r="B195" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C195" t="s">
+        <v>17</v>
+      </c>
+      <c r="D195" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F195" t="s">
         <v>290</v>
       </c>
-      <c r="G132" t="s">
-[...14 lines deleted...]
-      <c r="L132" t="s">
+      <c r="G195" t="s">
+        <v>81</v>
+      </c>
+      <c r="H195" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="I195" t="s">
+        <v>412</v>
+      </c>
+      <c r="J195" s="2" t="s">
+        <v>374</v>
+      </c>
+      <c r="K195" s="11">
+        <v>1</v>
+      </c>
+      <c r="L195" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="M132" s="4" t="s">
-[...44 lines deleted...]
-      <c r="L133" t="s">
+      <c r="M195" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="N195" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q195">
+        <v>0</v>
+      </c>
+      <c r="R195" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="196" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A196" t="s">
+        <v>16</v>
+      </c>
+      <c r="B196" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C196" t="s">
+        <v>17</v>
+      </c>
+      <c r="D196" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F196" t="s">
+        <v>439</v>
+      </c>
+      <c r="G196" t="s">
+        <v>81</v>
+      </c>
+      <c r="H196" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="I196" t="s">
+        <v>284</v>
+      </c>
+      <c r="J196" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K196" s="11">
+        <v>1</v>
+      </c>
+      <c r="L196" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="M133" s="4" t="s">
-[...224 lines deleted...]
-      <c r="H138" t="s">
+      <c r="M196" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="N196" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q196">
+        <v>0</v>
+      </c>
+      <c r="R196" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="197" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A197" t="s">
+        <v>16</v>
+      </c>
+      <c r="B197" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C197" t="s">
+        <v>17</v>
+      </c>
+      <c r="D197" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F197" t="s">
+        <v>290</v>
+      </c>
+      <c r="G197" t="s">
+        <v>81</v>
+      </c>
+      <c r="H197" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="I197" t="s">
+        <v>440</v>
+      </c>
+      <c r="J197" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K197" s="11">
+        <v>1</v>
+      </c>
+      <c r="L197" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="M197" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="N197" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q197">
+        <v>0</v>
+      </c>
+      <c r="R197" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="198" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A198" t="s">
+        <v>16</v>
+      </c>
+      <c r="B198" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C198" t="s">
+        <v>17</v>
+      </c>
+      <c r="D198" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F198" t="s">
+        <v>75</v>
+      </c>
+      <c r="G198" t="s">
+        <v>522</v>
+      </c>
+      <c r="H198" t="s">
+        <v>162</v>
+      </c>
+      <c r="I198" t="s">
+        <v>163</v>
+      </c>
+      <c r="J198" t="s">
+        <v>19</v>
+      </c>
+      <c r="K198" s="11">
+        <v>1</v>
+      </c>
+      <c r="L198" t="s">
+        <v>31</v>
+      </c>
+      <c r="M198" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="N198" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q198">
+        <v>0</v>
+      </c>
+      <c r="R198" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="199" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A199" t="s">
+        <v>16</v>
+      </c>
+      <c r="B199" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C199" t="s">
+        <v>17</v>
+      </c>
+      <c r="D199" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F199" t="s">
+        <v>62</v>
+      </c>
+      <c r="G199" t="s">
+        <v>182</v>
+      </c>
+      <c r="H199" t="s">
+        <v>203</v>
+      </c>
+      <c r="I199" t="s">
+        <v>166</v>
+      </c>
+      <c r="J199" t="s">
+        <v>19</v>
+      </c>
+      <c r="K199" s="11">
+        <v>1</v>
+      </c>
+      <c r="L199" t="s">
+        <v>42</v>
+      </c>
+      <c r="M199" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N199" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q199">
+        <v>0</v>
+      </c>
+      <c r="R199" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="200" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A200" t="s">
+        <v>16</v>
+      </c>
+      <c r="B200" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C200" t="s">
+        <v>17</v>
+      </c>
+      <c r="D200" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F200" t="s">
         <v>217</v>
       </c>
-      <c r="I138" t="s">
-[...200 lines deleted...]
-      <c r="L142" t="s">
+      <c r="G200" t="s">
+        <v>182</v>
+      </c>
+      <c r="H200" t="s">
+        <v>218</v>
+      </c>
+      <c r="I200" t="s">
+        <v>219</v>
+      </c>
+      <c r="J200" t="s">
+        <v>19</v>
+      </c>
+      <c r="K200" s="11">
+        <v>1</v>
+      </c>
+      <c r="L200" t="s">
         <v>31</v>
       </c>
-      <c r="M142" s="4" t="s">
-[...176 lines deleted...]
-      <c r="H146" t="s">
+      <c r="M200" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N200" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q200">
+        <v>0</v>
+      </c>
+      <c r="R200" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="201" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A201" t="s">
+        <v>16</v>
+      </c>
+      <c r="B201" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C201" t="s">
+        <v>17</v>
+      </c>
+      <c r="D201" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F201" t="s">
+        <v>111</v>
+      </c>
+      <c r="G201" t="s">
+        <v>182</v>
+      </c>
+      <c r="H201" t="s">
+        <v>421</v>
+      </c>
+      <c r="I201" t="s">
+        <v>110</v>
+      </c>
+      <c r="J201" t="s">
+        <v>19</v>
+      </c>
+      <c r="K201" s="11">
+        <v>1</v>
+      </c>
+      <c r="L201" t="s">
+        <v>36</v>
+      </c>
+      <c r="M201" s="4" t="s">
+        <v>535</v>
+      </c>
+      <c r="N201" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q201">
+        <v>0</v>
+      </c>
+      <c r="R201" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="202" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A202" t="s">
+        <v>16</v>
+      </c>
+      <c r="B202" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C202" t="s">
+        <v>17</v>
+      </c>
+      <c r="D202" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F202" t="s">
+        <v>281</v>
+      </c>
+      <c r="G202" t="s">
+        <v>126</v>
+      </c>
+      <c r="H202" t="s">
+        <v>342</v>
+      </c>
+      <c r="I202" t="s">
+        <v>441</v>
+      </c>
+      <c r="J202" t="s">
+        <v>19</v>
+      </c>
+      <c r="K202" s="11">
+        <v>1</v>
+      </c>
+      <c r="L202" t="s">
+        <v>53</v>
+      </c>
+      <c r="M202" s="4" t="s">
+        <v>529</v>
+      </c>
+      <c r="N202" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q202">
+        <v>0</v>
+      </c>
+      <c r="R202" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="203" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A203" t="s">
+        <v>16</v>
+      </c>
+      <c r="B203" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C203" t="s">
+        <v>17</v>
+      </c>
+      <c r="D203" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F203" t="s">
+        <v>117</v>
+      </c>
+      <c r="G203" t="s">
+        <v>182</v>
+      </c>
+      <c r="H203" t="s">
+        <v>398</v>
+      </c>
+      <c r="I203" t="s">
         <v>210</v>
       </c>
-      <c r="I146" t="s">
-[...2742 lines deleted...]
-      </c>
       <c r="J203" t="s">
         <v>19</v>
       </c>
-      <c r="K203">
+      <c r="K203" s="11">
         <v>1</v>
       </c>
       <c r="L203" t="s">
         <v>31</v>
       </c>
       <c r="M203" s="4" t="s">
-        <v>449</v>
-[...11 lines deleted...]
-    <row r="204" spans="1:17" x14ac:dyDescent="0.25">
+        <v>543</v>
+      </c>
+      <c r="N203" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q203">
+        <v>0</v>
+      </c>
+      <c r="R203" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="204" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
         <v>16</v>
       </c>
-      <c r="B204" s="8" t="s">
-        <v>173</v>
+      <c r="B204" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="C204" t="s">
         <v>17</v>
       </c>
-      <c r="D204" s="8" t="s">
-        <v>173</v>
+      <c r="D204" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="F204" t="s">
-        <v>348</v>
+        <v>38</v>
       </c>
       <c r="G204" t="s">
-        <v>86</v>
+        <v>182</v>
       </c>
       <c r="H204" t="s">
-        <v>344</v>
+        <v>225</v>
       </c>
       <c r="I204" t="s">
-        <v>345</v>
+        <v>226</v>
       </c>
       <c r="J204" t="s">
         <v>19</v>
       </c>
-      <c r="K204">
+      <c r="K204" s="11">
         <v>1</v>
       </c>
       <c r="L204" t="s">
         <v>20</v>
       </c>
       <c r="M204" s="4" t="s">
-        <v>448</v>
-[...11 lines deleted...]
-    <row r="205" spans="1:17" x14ac:dyDescent="0.25">
+        <v>526</v>
+      </c>
+      <c r="N204" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q204">
+        <v>0</v>
+      </c>
+      <c r="R204" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="205" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
         <v>16</v>
       </c>
-      <c r="B205" s="8" t="s">
-        <v>173</v>
+      <c r="B205" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="C205" t="s">
         <v>17</v>
       </c>
-      <c r="D205" s="8" t="s">
-        <v>173</v>
+      <c r="D205" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="F205" t="s">
-        <v>349</v>
+        <v>44</v>
       </c>
       <c r="G205" t="s">
-        <v>86</v>
+        <v>522</v>
       </c>
       <c r="H205" t="s">
-        <v>350</v>
+        <v>157</v>
       </c>
       <c r="I205" t="s">
-        <v>350</v>
+        <v>158</v>
       </c>
       <c r="J205" t="s">
         <v>19</v>
       </c>
-      <c r="K205">
+      <c r="K205" s="11">
         <v>1</v>
       </c>
       <c r="L205" t="s">
         <v>31</v>
       </c>
-      <c r="M205" t="s">
-[...12 lines deleted...]
-    <row r="206" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="M205" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N205" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q205">
+        <v>0</v>
+      </c>
+      <c r="R205" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="206" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
         <v>16</v>
       </c>
-      <c r="B206" s="8" t="s">
-        <v>173</v>
+      <c r="B206" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="C206" t="s">
         <v>17</v>
       </c>
-      <c r="D206" s="8" t="s">
-        <v>173</v>
+      <c r="D206" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="F206" t="s">
-        <v>323</v>
+        <v>250</v>
       </c>
       <c r="G206" t="s">
-        <v>86</v>
+        <v>182</v>
       </c>
       <c r="H206" t="s">
-        <v>322</v>
+        <v>398</v>
       </c>
       <c r="I206" t="s">
-        <v>94</v>
+        <v>186</v>
       </c>
       <c r="J206" t="s">
         <v>19</v>
       </c>
-      <c r="K206">
-        <v>1</v>
+      <c r="K206" s="11">
+        <v>0.8</v>
       </c>
       <c r="L206" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="M206" s="4" t="s">
-        <v>450</v>
-[...11 lines deleted...]
-    <row r="207" spans="1:17" x14ac:dyDescent="0.25">
+        <v>542</v>
+      </c>
+      <c r="N206" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q206">
+        <v>0</v>
+      </c>
+      <c r="R206" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="207" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
         <v>16</v>
       </c>
-      <c r="B207" s="8" t="s">
-        <v>173</v>
+      <c r="B207" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="C207" t="s">
         <v>17</v>
       </c>
-      <c r="D207" s="8" t="s">
-        <v>173</v>
+      <c r="D207" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="F207" t="s">
-        <v>351</v>
+        <v>97</v>
       </c>
       <c r="G207" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="H207" t="s">
-        <v>322</v>
+        <v>268</v>
       </c>
       <c r="I207" t="s">
-        <v>94</v>
+        <v>269</v>
       </c>
       <c r="J207" t="s">
         <v>19</v>
       </c>
-      <c r="K207">
+      <c r="K207" s="11">
         <v>1</v>
       </c>
       <c r="L207" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="M207" s="4" t="s">
-        <v>448</v>
-[...11 lines deleted...]
-    <row r="208" spans="1:17" x14ac:dyDescent="0.25">
+        <v>527</v>
+      </c>
+      <c r="N207" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q207">
+        <v>0</v>
+      </c>
+      <c r="R207" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="208" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
         <v>16</v>
       </c>
-      <c r="B208" s="8" t="s">
-        <v>173</v>
+      <c r="B208" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="C208" t="s">
         <v>17</v>
       </c>
-      <c r="D208" s="8" t="s">
-        <v>173</v>
+      <c r="D208" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="F208" t="s">
-        <v>352</v>
+        <v>442</v>
       </c>
       <c r="G208" t="s">
-        <v>86</v>
+        <v>126</v>
       </c>
       <c r="H208" t="s">
-        <v>322</v>
+        <v>342</v>
       </c>
       <c r="I208" t="s">
-        <v>94</v>
+        <v>343</v>
       </c>
       <c r="J208" t="s">
         <v>19</v>
       </c>
-      <c r="K208">
+      <c r="K208" s="11">
         <v>1</v>
       </c>
       <c r="L208" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="M208" s="4" t="s">
-        <v>450</v>
-[...11 lines deleted...]
-    <row r="209" spans="1:17" x14ac:dyDescent="0.25">
+        <v>523</v>
+      </c>
+      <c r="N208" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q208">
+        <v>0</v>
+      </c>
+      <c r="R208" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="209" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
         <v>16</v>
       </c>
-      <c r="B209" s="8" t="s">
-        <v>173</v>
+      <c r="B209" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="C209" t="s">
         <v>17</v>
       </c>
-      <c r="D209" s="8" t="s">
-        <v>173</v>
+      <c r="D209" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="F209" t="s">
-        <v>329</v>
+        <v>24</v>
       </c>
       <c r="G209" t="s">
-        <v>86</v>
+        <v>522</v>
       </c>
       <c r="H209" t="s">
-        <v>322</v>
+        <v>168</v>
       </c>
       <c r="I209" t="s">
-        <v>94</v>
+        <v>168</v>
       </c>
       <c r="J209" t="s">
         <v>19</v>
       </c>
-      <c r="K209">
+      <c r="K209" s="11">
         <v>1</v>
       </c>
       <c r="L209" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="M209" s="4" t="s">
-        <v>448</v>
-[...11 lines deleted...]
-    <row r="210" spans="1:17" x14ac:dyDescent="0.25">
+        <v>535</v>
+      </c>
+      <c r="N209" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q209">
+        <v>0</v>
+      </c>
+      <c r="R209" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="210" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
         <v>16</v>
       </c>
-      <c r="B210" s="8" t="s">
-        <v>173</v>
+      <c r="B210" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="C210" t="s">
         <v>17</v>
       </c>
-      <c r="D210" s="8" t="s">
-        <v>173</v>
+      <c r="D210" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="F210" t="s">
-        <v>353</v>
+        <v>277</v>
       </c>
       <c r="G210" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="H210" t="s">
-        <v>101</v>
+        <v>278</v>
       </c>
       <c r="I210" t="s">
-        <v>328</v>
+        <v>278</v>
       </c>
       <c r="J210" t="s">
         <v>19</v>
       </c>
-      <c r="K210">
+      <c r="K210" s="11">
         <v>1</v>
       </c>
       <c r="L210" t="s">
         <v>31</v>
       </c>
-      <c r="M210" t="s">
-[...12 lines deleted...]
-    <row r="211" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="M210" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="N210" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q210">
+        <v>0</v>
+      </c>
+      <c r="R210" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="211" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
         <v>16</v>
       </c>
-      <c r="B211" s="8" t="s">
-        <v>173</v>
+      <c r="B211" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="C211" t="s">
         <v>17</v>
       </c>
-      <c r="D211" s="8" t="s">
-        <v>173</v>
+      <c r="D211" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="F211" t="s">
-        <v>354</v>
+        <v>41</v>
       </c>
       <c r="G211" t="s">
-        <v>86</v>
+        <v>522</v>
       </c>
       <c r="H211" t="s">
-        <v>312</v>
+        <v>154</v>
       </c>
       <c r="I211" t="s">
-        <v>313</v>
+        <v>161</v>
       </c>
       <c r="J211" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="K211">
+        <v>19</v>
+      </c>
+      <c r="K211" s="11">
         <v>1</v>
       </c>
       <c r="L211" t="s">
-        <v>84</v>
-[...14 lines deleted...]
-    <row r="212" spans="1:17" x14ac:dyDescent="0.25">
+        <v>42</v>
+      </c>
+      <c r="M211" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N211" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q211">
+        <v>0</v>
+      </c>
+      <c r="R211" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="212" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
         <v>16</v>
       </c>
-      <c r="B212" s="8" t="s">
-        <v>173</v>
+      <c r="B212" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="C212" t="s">
         <v>17</v>
       </c>
-      <c r="D212" s="8" t="s">
-        <v>173</v>
+      <c r="D212" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="F212" t="s">
-        <v>355</v>
+        <v>29</v>
       </c>
       <c r="G212" t="s">
-        <v>86</v>
+        <v>522</v>
       </c>
       <c r="H212" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="I212" t="s">
-        <v>100</v>
+        <v>155</v>
       </c>
       <c r="J212" t="s">
         <v>19</v>
       </c>
-      <c r="K212">
+      <c r="K212" s="11">
         <v>1</v>
       </c>
       <c r="L212" t="s">
-        <v>34</v>
-[...14 lines deleted...]
-    <row r="213" spans="1:17" x14ac:dyDescent="0.25">
+        <v>31</v>
+      </c>
+      <c r="M212" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N212" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q212">
+        <v>0</v>
+      </c>
+      <c r="R212" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="213" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
         <v>16</v>
       </c>
-      <c r="B213" s="8" t="s">
-        <v>173</v>
+      <c r="B213" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="C213" t="s">
         <v>17</v>
       </c>
-      <c r="D213" s="8" t="s">
-        <v>173</v>
+      <c r="D213" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="F213" t="s">
-        <v>356</v>
+        <v>443</v>
       </c>
       <c r="G213" t="s">
-        <v>86</v>
+        <v>522</v>
       </c>
       <c r="H213" t="s">
-        <v>101</v>
+        <v>152</v>
       </c>
       <c r="I213" t="s">
-        <v>328</v>
+        <v>153</v>
       </c>
       <c r="J213" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="K213">
+        <v>374</v>
+      </c>
+      <c r="K213" s="11">
         <v>1</v>
       </c>
       <c r="L213" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="M213" s="4" t="s">
-        <v>450</v>
-[...11 lines deleted...]
-    <row r="214" spans="1:17" x14ac:dyDescent="0.25">
+        <v>528</v>
+      </c>
+      <c r="N213" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q213">
+        <v>0</v>
+      </c>
+      <c r="R213" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="214" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
         <v>16</v>
       </c>
-      <c r="B214" s="8" t="s">
-        <v>173</v>
+      <c r="B214" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="C214" t="s">
         <v>17</v>
       </c>
-      <c r="D214" s="8" t="s">
-        <v>173</v>
+      <c r="D214" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="F214" t="s">
-        <v>336</v>
+        <v>367</v>
       </c>
       <c r="G214" t="s">
-        <v>86</v>
+        <v>522</v>
       </c>
       <c r="H214" t="s">
-        <v>325</v>
+        <v>364</v>
       </c>
       <c r="I214" t="s">
-        <v>326</v>
+        <v>365</v>
       </c>
       <c r="J214" t="s">
         <v>19</v>
       </c>
-      <c r="K214">
+      <c r="K214" s="11">
         <v>1</v>
       </c>
       <c r="L214" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="M214" s="4" t="s">
-        <v>448</v>
-[...11 lines deleted...]
-    <row r="215" spans="1:17" x14ac:dyDescent="0.25">
+        <v>528</v>
+      </c>
+      <c r="N214" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q214">
+        <v>0</v>
+      </c>
+      <c r="R214" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="215" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
         <v>16</v>
       </c>
-      <c r="B215" s="8" t="s">
-        <v>173</v>
+      <c r="B215" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="C215" t="s">
         <v>17</v>
       </c>
-      <c r="D215" s="8" t="s">
-        <v>173</v>
+      <c r="D215" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="F215" t="s">
-        <v>336</v>
+        <v>220</v>
       </c>
       <c r="G215" t="s">
-        <v>86</v>
+        <v>182</v>
       </c>
       <c r="H215" t="s">
-        <v>325</v>
+        <v>218</v>
       </c>
       <c r="I215" t="s">
-        <v>326</v>
+        <v>221</v>
       </c>
       <c r="J215" t="s">
         <v>19</v>
       </c>
-      <c r="K215">
+      <c r="K215" s="11">
         <v>1</v>
       </c>
       <c r="L215" t="s">
         <v>20</v>
       </c>
       <c r="M215" s="4" t="s">
-        <v>448</v>
-[...11 lines deleted...]
-    <row r="216" spans="1:17" x14ac:dyDescent="0.25">
+        <v>527</v>
+      </c>
+      <c r="N215" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q215">
+        <v>0</v>
+      </c>
+      <c r="R215" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="216" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
         <v>16</v>
       </c>
-      <c r="B216" s="8" t="s">
-        <v>173</v>
+      <c r="B216" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="C216" t="s">
         <v>17</v>
       </c>
-      <c r="D216" s="8" t="s">
-        <v>173</v>
+      <c r="D216" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="F216" t="s">
-        <v>357</v>
+        <v>37</v>
       </c>
       <c r="G216" t="s">
-        <v>86</v>
+        <v>182</v>
       </c>
       <c r="H216" t="s">
-        <v>325</v>
+        <v>196</v>
       </c>
       <c r="I216" t="s">
-        <v>326</v>
+        <v>197</v>
       </c>
       <c r="J216" t="s">
         <v>19</v>
       </c>
-      <c r="K216">
+      <c r="K216" s="11">
         <v>1</v>
       </c>
       <c r="L216" t="s">
         <v>31</v>
       </c>
       <c r="M216" s="4" t="s">
-        <v>449</v>
-[...11 lines deleted...]
-    <row r="217" spans="1:17" x14ac:dyDescent="0.25">
+        <v>528</v>
+      </c>
+      <c r="N216" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q216">
+        <v>0</v>
+      </c>
+      <c r="R216" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="217" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
         <v>16</v>
       </c>
-      <c r="B217" s="8" t="s">
-        <v>173</v>
+      <c r="B217" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="C217" t="s">
         <v>17</v>
       </c>
-      <c r="D217" s="8" t="s">
-        <v>173</v>
+      <c r="D217" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="F217" t="s">
-        <v>358</v>
+        <v>105</v>
       </c>
       <c r="G217" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="H217" t="s">
-        <v>325</v>
+        <v>377</v>
       </c>
       <c r="I217" t="s">
-        <v>326</v>
+        <v>300</v>
       </c>
       <c r="J217" t="s">
         <v>19</v>
       </c>
-      <c r="K217">
+      <c r="K217" s="11">
         <v>1</v>
       </c>
       <c r="L217" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="M217" s="4" t="s">
-        <v>449</v>
-[...11 lines deleted...]
-    <row r="218" spans="1:17" x14ac:dyDescent="0.25">
+        <v>528</v>
+      </c>
+      <c r="N217" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q217">
+        <v>0</v>
+      </c>
+      <c r="R217" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="218" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
         <v>16</v>
       </c>
-      <c r="B218" s="8" t="s">
-        <v>173</v>
+      <c r="B218" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="C218" t="s">
         <v>17</v>
       </c>
-      <c r="D218" s="8" t="s">
-        <v>173</v>
+      <c r="D218" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="F218" t="s">
-        <v>132</v>
+        <v>58</v>
       </c>
       <c r="G218" t="s">
-        <v>359</v>
+        <v>182</v>
       </c>
       <c r="H218" t="s">
-        <v>360</v>
+        <v>228</v>
       </c>
       <c r="I218" t="s">
-        <v>361</v>
+        <v>228</v>
       </c>
       <c r="J218" t="s">
         <v>19</v>
       </c>
-      <c r="K218">
+      <c r="K218" s="11">
         <v>1</v>
       </c>
       <c r="L218" t="s">
-        <v>25</v>
+        <v>55</v>
       </c>
       <c r="M218" s="4" t="s">
-        <v>456</v>
-[...11 lines deleted...]
-    <row r="219" spans="1:17" x14ac:dyDescent="0.25">
+        <v>532</v>
+      </c>
+      <c r="N218" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q218">
+        <v>0</v>
+      </c>
+      <c r="R218" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="219" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
         <v>16</v>
       </c>
-      <c r="B219" s="8" t="s">
-        <v>173</v>
+      <c r="B219" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="C219" t="s">
         <v>17</v>
       </c>
-      <c r="D219" s="8" t="s">
-        <v>173</v>
+      <c r="D219" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="F219" t="s">
-        <v>362</v>
+        <v>296</v>
       </c>
       <c r="G219" t="s">
-        <v>359</v>
+        <v>126</v>
       </c>
       <c r="H219" t="s">
-        <v>363</v>
+        <v>297</v>
       </c>
       <c r="I219" t="s">
-        <v>364</v>
+        <v>298</v>
       </c>
       <c r="J219" t="s">
         <v>19</v>
       </c>
-      <c r="K219">
+      <c r="K219" s="11">
         <v>1</v>
       </c>
       <c r="L219" t="s">
-        <v>34</v>
-[...14 lines deleted...]
-    <row r="220" spans="1:17" x14ac:dyDescent="0.25">
+        <v>53</v>
+      </c>
+      <c r="M219" s="4" t="s">
+        <v>535</v>
+      </c>
+      <c r="N219" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q219">
+        <v>0</v>
+      </c>
+      <c r="R219" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="220" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
         <v>16</v>
       </c>
-      <c r="B220" s="8" t="s">
-        <v>173</v>
+      <c r="B220" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="C220" t="s">
         <v>17</v>
       </c>
-      <c r="D220" s="8" t="s">
-        <v>173</v>
+      <c r="D220" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="F220" t="s">
-        <v>365</v>
+        <v>181</v>
       </c>
       <c r="G220" t="s">
-        <v>359</v>
+        <v>522</v>
       </c>
       <c r="H220" t="s">
-        <v>360</v>
+        <v>154</v>
       </c>
       <c r="I220" t="s">
-        <v>361</v>
+        <v>164</v>
       </c>
       <c r="J220" t="s">
         <v>19</v>
       </c>
-      <c r="K220">
+      <c r="K220" s="11">
         <v>1</v>
       </c>
       <c r="L220" t="s">
-        <v>20</v>
+        <v>60</v>
       </c>
       <c r="M220" s="4" t="s">
-        <v>449</v>
-[...11 lines deleted...]
-    <row r="221" spans="1:17" x14ac:dyDescent="0.25">
+        <v>534</v>
+      </c>
+      <c r="N220" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q220">
+        <v>0</v>
+      </c>
+      <c r="R220" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="221" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
         <v>16</v>
       </c>
-      <c r="B221" s="8" t="s">
-        <v>173</v>
+      <c r="B221" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="C221" t="s">
         <v>17</v>
       </c>
-      <c r="D221" s="8" t="s">
-        <v>173</v>
+      <c r="D221" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="F221" t="s">
-        <v>366</v>
+        <v>444</v>
       </c>
       <c r="G221" t="s">
-        <v>359</v>
+        <v>81</v>
       </c>
       <c r="H221" t="s">
-        <v>135</v>
+        <v>283</v>
       </c>
       <c r="I221" t="s">
-        <v>367</v>
+        <v>445</v>
       </c>
       <c r="J221" t="s">
         <v>19</v>
       </c>
-      <c r="K221">
+      <c r="K221" s="11">
         <v>1</v>
       </c>
       <c r="L221" t="s">
         <v>31</v>
       </c>
       <c r="M221" s="4" t="s">
-        <v>449</v>
-[...11 lines deleted...]
-    <row r="222" spans="1:17" x14ac:dyDescent="0.25">
+        <v>526</v>
+      </c>
+      <c r="N221" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q221">
+        <v>0</v>
+      </c>
+      <c r="R221" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="222" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
         <v>16</v>
       </c>
-      <c r="B222" s="8" t="s">
-        <v>173</v>
+      <c r="B222" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="C222" t="s">
         <v>17</v>
       </c>
-      <c r="D222" s="8" t="s">
-        <v>173</v>
+      <c r="D222" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="F222" t="s">
-        <v>366</v>
+        <v>287</v>
       </c>
       <c r="G222" t="s">
-        <v>359</v>
+        <v>81</v>
       </c>
       <c r="H222" t="s">
-        <v>135</v>
+        <v>94</v>
       </c>
       <c r="I222" t="s">
-        <v>367</v>
+        <v>285</v>
       </c>
       <c r="J222" t="s">
         <v>19</v>
       </c>
-      <c r="K222">
+      <c r="K222" s="11">
         <v>1</v>
       </c>
       <c r="L222" t="s">
+        <v>60</v>
+      </c>
+      <c r="M222" s="4" t="s">
+        <v>534</v>
+      </c>
+      <c r="N222" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q222">
+        <v>0</v>
+      </c>
+      <c r="R222" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="223" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A223" t="s">
+        <v>16</v>
+      </c>
+      <c r="B223" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C223" t="s">
+        <v>17</v>
+      </c>
+      <c r="D223" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F223" t="s">
+        <v>305</v>
+      </c>
+      <c r="G223" t="s">
+        <v>81</v>
+      </c>
+      <c r="H223" t="s">
+        <v>94</v>
+      </c>
+      <c r="I223" t="s">
+        <v>93</v>
+      </c>
+      <c r="J223" t="s">
+        <v>19</v>
+      </c>
+      <c r="K223" s="11">
+        <v>1</v>
+      </c>
+      <c r="L223" t="s">
+        <v>385</v>
+      </c>
+      <c r="M223" s="4" t="s">
+        <v>532</v>
+      </c>
+      <c r="N223" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q223">
+        <v>0</v>
+      </c>
+      <c r="R223" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="224" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A224" t="s">
+        <v>16</v>
+      </c>
+      <c r="B224" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C224" t="s">
+        <v>17</v>
+      </c>
+      <c r="D224" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F224" t="s">
+        <v>446</v>
+      </c>
+      <c r="G224" t="s">
+        <v>81</v>
+      </c>
+      <c r="H224" t="s">
+        <v>377</v>
+      </c>
+      <c r="I224" t="s">
+        <v>302</v>
+      </c>
+      <c r="J224" t="s">
+        <v>19</v>
+      </c>
+      <c r="K224" s="11">
+        <v>1</v>
+      </c>
+      <c r="L224" t="s">
         <v>31</v>
       </c>
-      <c r="M222" s="4" t="s">
-[...92 lines deleted...]
-      </c>
       <c r="M224" s="4" t="s">
-        <v>448</v>
-[...11 lines deleted...]
-    <row r="225" spans="1:17" x14ac:dyDescent="0.25">
+        <v>528</v>
+      </c>
+      <c r="N224" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q224">
+        <v>0</v>
+      </c>
+      <c r="R224" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="225" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A225" t="s">
         <v>16</v>
       </c>
-      <c r="B225" s="8" t="s">
-        <v>173</v>
+      <c r="B225" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="C225" t="s">
         <v>17</v>
       </c>
-      <c r="D225" s="8" t="s">
-        <v>173</v>
+      <c r="D225" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="F225" t="s">
-        <v>370</v>
+        <v>290</v>
       </c>
       <c r="G225" t="s">
-        <v>359</v>
+        <v>81</v>
       </c>
       <c r="H225" t="s">
-        <v>135</v>
+        <v>412</v>
       </c>
       <c r="I225" t="s">
-        <v>371</v>
+        <v>412</v>
       </c>
       <c r="J225" t="s">
         <v>19</v>
       </c>
-      <c r="K225">
+      <c r="K225" s="11">
         <v>1</v>
       </c>
       <c r="L225" t="s">
         <v>31</v>
       </c>
       <c r="M225" s="4" t="s">
-        <v>450</v>
-[...11 lines deleted...]
-    <row r="226" spans="1:17" x14ac:dyDescent="0.25">
+        <v>527</v>
+      </c>
+      <c r="N225" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q225">
+        <v>0</v>
+      </c>
+      <c r="R225" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="226" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A226" t="s">
         <v>16</v>
       </c>
-      <c r="B226" s="8" t="s">
-        <v>173</v>
+      <c r="B226" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="C226" t="s">
         <v>17</v>
       </c>
-      <c r="D226" s="8" t="s">
-        <v>173</v>
+      <c r="D226" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="F226" t="s">
-        <v>372</v>
+        <v>447</v>
       </c>
       <c r="G226" t="s">
-        <v>359</v>
+        <v>81</v>
       </c>
       <c r="H226" t="s">
-        <v>135</v>
+        <v>94</v>
       </c>
       <c r="I226" t="s">
-        <v>373</v>
+        <v>285</v>
       </c>
       <c r="J226" t="s">
         <v>19</v>
       </c>
-      <c r="K226">
+      <c r="K226" s="11">
         <v>1</v>
       </c>
       <c r="L226" t="s">
         <v>20</v>
       </c>
       <c r="M226" s="4" t="s">
-        <v>449</v>
-[...11 lines deleted...]
-    <row r="227" spans="1:17" x14ac:dyDescent="0.25">
+        <v>527</v>
+      </c>
+      <c r="N226" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q226">
+        <v>0</v>
+      </c>
+      <c r="R226" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="227" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A227" t="s">
         <v>16</v>
       </c>
-      <c r="B227" s="8" t="s">
-        <v>173</v>
+      <c r="B227" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="C227" t="s">
         <v>17</v>
       </c>
-      <c r="D227" s="8" t="s">
-        <v>173</v>
+      <c r="D227" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="F227" t="s">
-        <v>374</v>
+        <v>201</v>
       </c>
       <c r="G227" t="s">
-        <v>359</v>
+        <v>182</v>
       </c>
       <c r="H227" t="s">
-        <v>135</v>
+        <v>398</v>
       </c>
       <c r="I227" t="s">
-        <v>373</v>
+        <v>202</v>
       </c>
       <c r="J227" t="s">
         <v>19</v>
       </c>
-      <c r="K227">
+      <c r="K227" s="11">
         <v>1</v>
       </c>
       <c r="L227" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="M227" s="4" t="s">
+        <v>534</v>
+      </c>
+      <c r="N227" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q227">
+        <v>0</v>
+      </c>
+      <c r="R227" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="228" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A228" t="s">
+        <v>16</v>
+      </c>
+      <c r="B228" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C228" t="s">
+        <v>17</v>
+      </c>
+      <c r="D228" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F228" t="s">
+        <v>68</v>
+      </c>
+      <c r="G228" t="s">
+        <v>182</v>
+      </c>
+      <c r="H228" t="s">
+        <v>183</v>
+      </c>
+      <c r="I228" t="s">
+        <v>184</v>
+      </c>
+      <c r="J228" t="s">
+        <v>19</v>
+      </c>
+      <c r="K228" s="11">
+        <v>1</v>
+      </c>
+      <c r="L228" t="s">
+        <v>42</v>
+      </c>
+      <c r="M228" s="4" t="s">
+        <v>538</v>
+      </c>
+      <c r="N228" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q228">
+        <v>0</v>
+      </c>
+      <c r="R228" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="229" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A229" t="s">
+        <v>16</v>
+      </c>
+      <c r="B229" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C229" t="s">
+        <v>17</v>
+      </c>
+      <c r="D229" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F229" t="s">
         <v>448</v>
       </c>
-      <c r="N227" s="10">
-[...71 lines deleted...]
-      </c>
       <c r="G229" t="s">
-        <v>359</v>
+        <v>182</v>
       </c>
       <c r="H229" t="s">
-        <v>135</v>
+        <v>421</v>
       </c>
       <c r="I229" t="s">
-        <v>371</v>
+        <v>110</v>
       </c>
       <c r="J229" t="s">
         <v>19</v>
       </c>
-      <c r="K229">
+      <c r="K229" s="11">
         <v>1</v>
       </c>
       <c r="L229" t="s">
         <v>20</v>
       </c>
       <c r="M229" s="4" t="s">
-        <v>448</v>
-[...11 lines deleted...]
-    <row r="230" spans="1:17" x14ac:dyDescent="0.25">
+        <v>527</v>
+      </c>
+      <c r="N229" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q229">
+        <v>0</v>
+      </c>
+      <c r="R229" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="230" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A230" t="s">
         <v>16</v>
       </c>
-      <c r="B230" s="8" t="s">
-        <v>173</v>
+      <c r="B230" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="C230" t="s">
         <v>17</v>
       </c>
-      <c r="D230" s="8" t="s">
-        <v>173</v>
+      <c r="D230" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="F230" t="s">
-        <v>366</v>
+        <v>449</v>
       </c>
       <c r="G230" t="s">
-        <v>359</v>
+        <v>522</v>
       </c>
       <c r="H230" t="s">
-        <v>135</v>
+        <v>152</v>
       </c>
       <c r="I230" t="s">
-        <v>367</v>
+        <v>172</v>
       </c>
       <c r="J230" t="s">
         <v>19</v>
       </c>
-      <c r="K230">
+      <c r="K230" s="11">
         <v>1</v>
       </c>
       <c r="L230" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="M230" s="4" t="s">
-        <v>449</v>
-[...11 lines deleted...]
-    <row r="231" spans="1:17" x14ac:dyDescent="0.25">
+        <v>526</v>
+      </c>
+      <c r="N230" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q230">
+        <v>0</v>
+      </c>
+      <c r="R230" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="231" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A231" t="s">
         <v>16</v>
       </c>
-      <c r="B231" s="8" t="s">
-        <v>173</v>
+      <c r="B231" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="C231" t="s">
         <v>17</v>
       </c>
-      <c r="D231" s="8" t="s">
-        <v>173</v>
+      <c r="D231" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="F231" t="s">
-        <v>366</v>
+        <v>450</v>
       </c>
       <c r="G231" t="s">
-        <v>359</v>
+        <v>182</v>
       </c>
       <c r="H231" t="s">
-        <v>135</v>
+        <v>421</v>
       </c>
       <c r="I231" t="s">
-        <v>367</v>
+        <v>518</v>
       </c>
       <c r="J231" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="K231">
+        <v>374</v>
+      </c>
+      <c r="K231" s="11">
         <v>1</v>
       </c>
       <c r="L231" t="s">
         <v>31</v>
       </c>
       <c r="M231" s="4" t="s">
-        <v>449</v>
-[...11 lines deleted...]
-    <row r="232" spans="1:17" x14ac:dyDescent="0.25">
+        <v>528</v>
+      </c>
+      <c r="N231" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q231">
+        <v>0</v>
+      </c>
+      <c r="R231" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="232" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A232" t="s">
         <v>16</v>
       </c>
-      <c r="B232" s="8" t="s">
-        <v>173</v>
+      <c r="B232" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="C232" t="s">
         <v>17</v>
       </c>
-      <c r="D232" s="8" t="s">
-        <v>173</v>
+      <c r="D232" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="F232" t="s">
-        <v>376</v>
+        <v>260</v>
       </c>
       <c r="G232" t="s">
-        <v>359</v>
+        <v>182</v>
       </c>
       <c r="H232" t="s">
-        <v>135</v>
+        <v>192</v>
       </c>
       <c r="I232" t="s">
-        <v>367</v>
+        <v>206</v>
       </c>
       <c r="J232" t="s">
         <v>19</v>
       </c>
-      <c r="K232">
+      <c r="K232" s="11">
         <v>1</v>
       </c>
       <c r="L232" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="M232" s="4" t="s">
-        <v>450</v>
-[...11 lines deleted...]
-    <row r="233" spans="1:17" x14ac:dyDescent="0.25">
+        <v>535</v>
+      </c>
+      <c r="N232" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q232">
+        <v>0</v>
+      </c>
+      <c r="R232" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="233" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A233" t="s">
         <v>16</v>
       </c>
-      <c r="B233" s="8" t="s">
-        <v>173</v>
+      <c r="B233" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="C233" t="s">
         <v>17</v>
       </c>
-      <c r="D233" s="8" t="s">
-        <v>173</v>
+      <c r="D233" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="F233" t="s">
-        <v>377</v>
+        <v>75</v>
       </c>
       <c r="G233" t="s">
-        <v>359</v>
+        <v>522</v>
       </c>
       <c r="H233" t="s">
-        <v>135</v>
+        <v>162</v>
       </c>
       <c r="I233" t="s">
-        <v>378</v>
+        <v>163</v>
       </c>
       <c r="J233" t="s">
         <v>19</v>
       </c>
-      <c r="K233">
+      <c r="K233" s="11">
         <v>1</v>
       </c>
       <c r="L233" t="s">
-        <v>63</v>
+        <v>20</v>
       </c>
       <c r="M233" s="4" t="s">
-        <v>455</v>
-[...11 lines deleted...]
-    <row r="234" spans="1:17" x14ac:dyDescent="0.25">
+        <v>527</v>
+      </c>
+      <c r="N233" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q233">
+        <v>0</v>
+      </c>
+      <c r="R233" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="234" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A234" t="s">
         <v>16</v>
       </c>
-      <c r="B234" s="8" t="s">
-        <v>173</v>
+      <c r="B234" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="C234" t="s">
         <v>17</v>
       </c>
-      <c r="D234" s="8" t="s">
-        <v>173</v>
+      <c r="D234" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="F234" t="s">
-        <v>152</v>
+        <v>451</v>
       </c>
       <c r="G234" t="s">
-        <v>137</v>
+        <v>81</v>
       </c>
       <c r="H234" t="s">
-        <v>379</v>
+        <v>278</v>
       </c>
       <c r="I234" t="s">
-        <v>380</v>
+        <v>278</v>
       </c>
       <c r="J234" t="s">
         <v>19</v>
       </c>
-      <c r="K234">
+      <c r="K234" s="11">
         <v>1</v>
       </c>
       <c r="L234" t="s">
         <v>20</v>
       </c>
       <c r="M234" s="4" t="s">
-        <v>447</v>
-[...11 lines deleted...]
-    <row r="235" spans="1:17" x14ac:dyDescent="0.25">
+        <v>527</v>
+      </c>
+      <c r="N234" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q234">
+        <v>0</v>
+      </c>
+      <c r="R234" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="235" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A235" t="s">
         <v>16</v>
       </c>
-      <c r="B235" s="8" t="s">
-        <v>173</v>
+      <c r="B235" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="C235" t="s">
         <v>17</v>
       </c>
-      <c r="D235" s="8" t="s">
-        <v>173</v>
+      <c r="D235" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="F235" t="s">
-        <v>153</v>
+        <v>118</v>
       </c>
       <c r="G235" t="s">
-        <v>137</v>
+        <v>182</v>
       </c>
       <c r="H235" t="s">
-        <v>379</v>
+        <v>398</v>
       </c>
       <c r="I235" t="s">
-        <v>381</v>
+        <v>209</v>
       </c>
       <c r="J235" t="s">
         <v>19</v>
       </c>
-      <c r="K235">
+      <c r="K235" s="11">
         <v>1</v>
       </c>
       <c r="L235" t="s">
+        <v>53</v>
+      </c>
+      <c r="M235" s="4" t="s">
+        <v>543</v>
+      </c>
+      <c r="N235" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q235">
+        <v>0</v>
+      </c>
+      <c r="R235" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="236" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A236" t="s">
+        <v>16</v>
+      </c>
+      <c r="B236" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C236" t="s">
+        <v>17</v>
+      </c>
+      <c r="D236" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F236" t="s">
+        <v>52</v>
+      </c>
+      <c r="G236" t="s">
+        <v>182</v>
+      </c>
+      <c r="H236" t="s">
+        <v>192</v>
+      </c>
+      <c r="I236" t="s">
+        <v>206</v>
+      </c>
+      <c r="J236" t="s">
+        <v>19</v>
+      </c>
+      <c r="K236" s="11">
+        <v>1</v>
+      </c>
+      <c r="L236" t="s">
+        <v>25</v>
+      </c>
+      <c r="M236" s="4" t="s">
+        <v>535</v>
+      </c>
+      <c r="N236" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q236">
+        <v>0</v>
+      </c>
+      <c r="R236" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="237" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A237" t="s">
+        <v>16</v>
+      </c>
+      <c r="B237" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C237" t="s">
+        <v>17</v>
+      </c>
+      <c r="D237" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F237" t="s">
+        <v>47</v>
+      </c>
+      <c r="G237" t="s">
+        <v>522</v>
+      </c>
+      <c r="H237" t="s">
+        <v>159</v>
+      </c>
+      <c r="I237" t="s">
+        <v>169</v>
+      </c>
+      <c r="J237" t="s">
+        <v>19</v>
+      </c>
+      <c r="K237" s="11">
+        <v>1</v>
+      </c>
+      <c r="L237" t="s">
+        <v>42</v>
+      </c>
+      <c r="M237" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N237" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q237">
+        <v>0</v>
+      </c>
+      <c r="R237" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="238" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A238" t="s">
+        <v>16</v>
+      </c>
+      <c r="B238" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C238" t="s">
+        <v>17</v>
+      </c>
+      <c r="D238" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F238" t="s">
+        <v>233</v>
+      </c>
+      <c r="G238" t="s">
+        <v>182</v>
+      </c>
+      <c r="H238" t="s">
+        <v>218</v>
+      </c>
+      <c r="I238" t="s">
+        <v>234</v>
+      </c>
+      <c r="J238" t="s">
+        <v>19</v>
+      </c>
+      <c r="K238" s="11">
+        <v>1</v>
+      </c>
+      <c r="L238" t="s">
+        <v>36</v>
+      </c>
+      <c r="M238" s="4" t="s">
+        <v>535</v>
+      </c>
+      <c r="N238" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q238">
+        <v>0</v>
+      </c>
+      <c r="R238" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="239" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A239" t="s">
+        <v>16</v>
+      </c>
+      <c r="B239" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C239" t="s">
+        <v>17</v>
+      </c>
+      <c r="D239" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F239" t="s">
+        <v>242</v>
+      </c>
+      <c r="G239" t="s">
+        <v>182</v>
+      </c>
+      <c r="H239" t="s">
+        <v>109</v>
+      </c>
+      <c r="I239" t="s">
+        <v>208</v>
+      </c>
+      <c r="J239" t="s">
+        <v>19</v>
+      </c>
+      <c r="K239" s="11">
+        <v>1</v>
+      </c>
+      <c r="L239" t="s">
+        <v>31</v>
+      </c>
+      <c r="M239" s="4" t="s">
+        <v>536</v>
+      </c>
+      <c r="N239" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q239">
+        <v>0</v>
+      </c>
+      <c r="R239" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="240" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A240" t="s">
+        <v>16</v>
+      </c>
+      <c r="B240" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C240" t="s">
+        <v>17</v>
+      </c>
+      <c r="D240" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F240" t="s">
+        <v>165</v>
+      </c>
+      <c r="G240" t="s">
+        <v>522</v>
+      </c>
+      <c r="H240" t="s">
+        <v>166</v>
+      </c>
+      <c r="I240" t="s">
+        <v>166</v>
+      </c>
+      <c r="J240" t="s">
+        <v>19</v>
+      </c>
+      <c r="K240" s="11">
+        <v>1</v>
+      </c>
+      <c r="L240" t="s">
+        <v>31</v>
+      </c>
+      <c r="M240" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="N240" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q240">
+        <v>0</v>
+      </c>
+      <c r="R240" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="241" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A241" t="s">
+        <v>16</v>
+      </c>
+      <c r="B241" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C241" t="s">
+        <v>17</v>
+      </c>
+      <c r="D241" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F241" t="s">
+        <v>205</v>
+      </c>
+      <c r="G241" t="s">
+        <v>182</v>
+      </c>
+      <c r="H241" t="s">
+        <v>192</v>
+      </c>
+      <c r="I241" t="s">
+        <v>206</v>
+      </c>
+      <c r="J241" t="s">
+        <v>19</v>
+      </c>
+      <c r="K241" s="11">
+        <v>1</v>
+      </c>
+      <c r="L241" t="s">
+        <v>95</v>
+      </c>
+      <c r="M241" s="4" t="s">
+        <v>534</v>
+      </c>
+      <c r="N241" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q241">
+        <v>0</v>
+      </c>
+      <c r="R241" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="242" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A242" t="s">
+        <v>16</v>
+      </c>
+      <c r="B242" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C242" t="s">
+        <v>17</v>
+      </c>
+      <c r="D242" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F242" t="s">
+        <v>452</v>
+      </c>
+      <c r="G242" t="s">
+        <v>522</v>
+      </c>
+      <c r="H242" t="s">
+        <v>154</v>
+      </c>
+      <c r="I242" t="s">
+        <v>405</v>
+      </c>
+      <c r="J242" t="s">
+        <v>19</v>
+      </c>
+      <c r="K242" s="11">
+        <v>1</v>
+      </c>
+      <c r="L242" t="s">
         <v>20</v>
       </c>
-      <c r="M235" s="4" t="s">
-[...43 lines deleted...]
-      <c r="L236" t="s">
+      <c r="M242" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="N242" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q242">
+        <v>0</v>
+      </c>
+      <c r="R242" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="243" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A243" t="s">
+        <v>16</v>
+      </c>
+      <c r="B243" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C243" t="s">
+        <v>17</v>
+      </c>
+      <c r="D243" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F243" t="s">
+        <v>453</v>
+      </c>
+      <c r="G243" t="s">
+        <v>182</v>
+      </c>
+      <c r="H243" t="s">
+        <v>218</v>
+      </c>
+      <c r="I243" t="s">
+        <v>219</v>
+      </c>
+      <c r="J243" t="s">
+        <v>19</v>
+      </c>
+      <c r="K243" s="11">
+        <v>1</v>
+      </c>
+      <c r="L243" t="s">
+        <v>42</v>
+      </c>
+      <c r="M243" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N243" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q243">
+        <v>0</v>
+      </c>
+      <c r="R243" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="244" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A244" t="s">
+        <v>16</v>
+      </c>
+      <c r="B244" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C244" t="s">
+        <v>17</v>
+      </c>
+      <c r="D244" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F244" t="s">
+        <v>239</v>
+      </c>
+      <c r="G244" t="s">
+        <v>182</v>
+      </c>
+      <c r="H244" t="s">
+        <v>225</v>
+      </c>
+      <c r="I244" t="s">
+        <v>240</v>
+      </c>
+      <c r="J244" t="s">
+        <v>19</v>
+      </c>
+      <c r="K244" s="11">
+        <v>1</v>
+      </c>
+      <c r="L244" t="s">
+        <v>28</v>
+      </c>
+      <c r="M244" s="4" t="s">
+        <v>535</v>
+      </c>
+      <c r="N244" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q244">
+        <v>0</v>
+      </c>
+      <c r="R244" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="245" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A245" t="s">
+        <v>16</v>
+      </c>
+      <c r="B245" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C245" t="s">
+        <v>17</v>
+      </c>
+      <c r="D245" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F245" t="s">
+        <v>258</v>
+      </c>
+      <c r="G245" t="s">
+        <v>182</v>
+      </c>
+      <c r="H245" t="s">
+        <v>187</v>
+      </c>
+      <c r="I245" t="s">
+        <v>259</v>
+      </c>
+      <c r="J245" t="s">
+        <v>19</v>
+      </c>
+      <c r="K245" s="11">
+        <v>1</v>
+      </c>
+      <c r="L245" t="s">
+        <v>31</v>
+      </c>
+      <c r="M245" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N245" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q245">
+        <v>0</v>
+      </c>
+      <c r="R245" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="246" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A246" t="s">
+        <v>16</v>
+      </c>
+      <c r="B246" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C246" t="s">
+        <v>17</v>
+      </c>
+      <c r="D246" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F246" t="s">
+        <v>237</v>
+      </c>
+      <c r="G246" t="s">
+        <v>182</v>
+      </c>
+      <c r="H246" t="s">
+        <v>454</v>
+      </c>
+      <c r="I246" t="s">
+        <v>238</v>
+      </c>
+      <c r="J246" t="s">
+        <v>19</v>
+      </c>
+      <c r="K246" s="11">
+        <v>1</v>
+      </c>
+      <c r="L246" t="s">
+        <v>36</v>
+      </c>
+      <c r="M246" s="4" t="s">
+        <v>535</v>
+      </c>
+      <c r="N246" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q246">
+        <v>0</v>
+      </c>
+      <c r="R246" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="247" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A247" t="s">
+        <v>16</v>
+      </c>
+      <c r="B247" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C247" t="s">
+        <v>17</v>
+      </c>
+      <c r="D247" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F247" t="s">
+        <v>86</v>
+      </c>
+      <c r="G247" t="s">
+        <v>81</v>
+      </c>
+      <c r="H247" t="s">
+        <v>87</v>
+      </c>
+      <c r="I247" t="s">
+        <v>279</v>
+      </c>
+      <c r="J247" t="s">
+        <v>19</v>
+      </c>
+      <c r="K247" s="11">
+        <v>1</v>
+      </c>
+      <c r="L247" t="s">
+        <v>42</v>
+      </c>
+      <c r="M247" s="4" t="s">
+        <v>529</v>
+      </c>
+      <c r="N247" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q247">
+        <v>0</v>
+      </c>
+      <c r="R247" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="248" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A248" t="s">
+        <v>16</v>
+      </c>
+      <c r="B248" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C248" t="s">
+        <v>17</v>
+      </c>
+      <c r="D248" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F248" t="s">
+        <v>280</v>
+      </c>
+      <c r="G248" t="s">
+        <v>126</v>
+      </c>
+      <c r="H248" t="s">
+        <v>433</v>
+      </c>
+      <c r="I248" t="s">
+        <v>88</v>
+      </c>
+      <c r="J248" t="s">
+        <v>19</v>
+      </c>
+      <c r="K248" s="11">
+        <v>1</v>
+      </c>
+      <c r="L248" t="s">
+        <v>53</v>
+      </c>
+      <c r="M248" s="4" t="s">
+        <v>529</v>
+      </c>
+      <c r="N248" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q248">
+        <v>0</v>
+      </c>
+      <c r="R248" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="249" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A249" t="s">
+        <v>16</v>
+      </c>
+      <c r="B249" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C249" t="s">
+        <v>17</v>
+      </c>
+      <c r="D249" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F249" t="s">
+        <v>262</v>
+      </c>
+      <c r="G249" t="s">
+        <v>182</v>
+      </c>
+      <c r="H249" t="s">
+        <v>225</v>
+      </c>
+      <c r="I249" t="s">
+        <v>226</v>
+      </c>
+      <c r="J249" t="s">
+        <v>19</v>
+      </c>
+      <c r="K249" s="11">
+        <v>1</v>
+      </c>
+      <c r="L249" t="s">
+        <v>31</v>
+      </c>
+      <c r="M249" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N249" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q249">
+        <v>0</v>
+      </c>
+      <c r="R249" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="250" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A250" t="s">
+        <v>16</v>
+      </c>
+      <c r="B250" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C250" t="s">
+        <v>17</v>
+      </c>
+      <c r="D250" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F250" t="s">
+        <v>229</v>
+      </c>
+      <c r="G250" t="s">
+        <v>182</v>
+      </c>
+      <c r="H250" t="s">
+        <v>228</v>
+      </c>
+      <c r="I250" t="s">
+        <v>228</v>
+      </c>
+      <c r="J250" t="s">
+        <v>19</v>
+      </c>
+      <c r="K250" s="11">
+        <v>1</v>
+      </c>
+      <c r="L250" t="s">
+        <v>455</v>
+      </c>
+      <c r="M250" s="4" t="s">
+        <v>532</v>
+      </c>
+      <c r="N250" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q250">
+        <v>0</v>
+      </c>
+      <c r="R250" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="251" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A251" t="s">
+        <v>16</v>
+      </c>
+      <c r="B251" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C251" t="s">
+        <v>17</v>
+      </c>
+      <c r="D251" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F251" t="s">
+        <v>369</v>
+      </c>
+      <c r="G251" t="s">
+        <v>522</v>
+      </c>
+      <c r="H251" t="s">
+        <v>364</v>
+      </c>
+      <c r="I251" t="s">
+        <v>365</v>
+      </c>
+      <c r="J251" t="s">
+        <v>19</v>
+      </c>
+      <c r="K251" s="11">
+        <v>1</v>
+      </c>
+      <c r="L251" t="s">
+        <v>42</v>
+      </c>
+      <c r="M251" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N251" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q251">
+        <v>0</v>
+      </c>
+      <c r="R251" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="252" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A252" t="s">
+        <v>16</v>
+      </c>
+      <c r="B252" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C252" t="s">
+        <v>17</v>
+      </c>
+      <c r="D252" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F252" t="s">
+        <v>37</v>
+      </c>
+      <c r="G252" t="s">
+        <v>182</v>
+      </c>
+      <c r="H252" t="s">
+        <v>196</v>
+      </c>
+      <c r="I252" t="s">
+        <v>254</v>
+      </c>
+      <c r="J252" t="s">
+        <v>19</v>
+      </c>
+      <c r="K252" s="11">
+        <v>1</v>
+      </c>
+      <c r="L252" t="s">
+        <v>42</v>
+      </c>
+      <c r="M252" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N252" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q252">
+        <v>0</v>
+      </c>
+      <c r="R252" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="253" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A253" t="s">
+        <v>16</v>
+      </c>
+      <c r="B253" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C253" t="s">
+        <v>17</v>
+      </c>
+      <c r="D253" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F253" t="s">
+        <v>37</v>
+      </c>
+      <c r="G253" t="s">
+        <v>182</v>
+      </c>
+      <c r="H253" t="s">
+        <v>192</v>
+      </c>
+      <c r="I253" t="s">
+        <v>241</v>
+      </c>
+      <c r="J253" t="s">
+        <v>19</v>
+      </c>
+      <c r="K253" s="11">
+        <v>1</v>
+      </c>
+      <c r="L253" t="s">
+        <v>42</v>
+      </c>
+      <c r="M253" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N253" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q253">
+        <v>0</v>
+      </c>
+      <c r="R253" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="254" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A254" t="s">
+        <v>16</v>
+      </c>
+      <c r="B254" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C254" t="s">
+        <v>17</v>
+      </c>
+      <c r="D254" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F254" t="s">
+        <v>368</v>
+      </c>
+      <c r="G254" t="s">
+        <v>522</v>
+      </c>
+      <c r="H254" t="s">
+        <v>364</v>
+      </c>
+      <c r="I254" t="s">
+        <v>365</v>
+      </c>
+      <c r="J254" t="s">
+        <v>19</v>
+      </c>
+      <c r="K254" s="11">
+        <v>1</v>
+      </c>
+      <c r="L254" t="s">
+        <v>53</v>
+      </c>
+      <c r="M254" s="4" t="s">
+        <v>535</v>
+      </c>
+      <c r="N254" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q254">
+        <v>0</v>
+      </c>
+      <c r="R254" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="255" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A255" t="s">
+        <v>16</v>
+      </c>
+      <c r="B255" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C255" t="s">
+        <v>17</v>
+      </c>
+      <c r="D255" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F255" t="s">
+        <v>456</v>
+      </c>
+      <c r="G255" t="s">
+        <v>522</v>
+      </c>
+      <c r="H255" t="s">
+        <v>364</v>
+      </c>
+      <c r="I255" t="s">
+        <v>365</v>
+      </c>
+      <c r="J255" t="s">
+        <v>19</v>
+      </c>
+      <c r="K255" s="11">
+        <v>1</v>
+      </c>
+      <c r="L255" t="s">
         <v>20</v>
       </c>
-      <c r="M236" t="s">
-[...90 lines deleted...]
-      <c r="L238" t="s">
+      <c r="M255" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="N255" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q255">
+        <v>0</v>
+      </c>
+      <c r="R255" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="256" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A256" t="s">
+        <v>16</v>
+      </c>
+      <c r="B256" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C256" t="s">
+        <v>17</v>
+      </c>
+      <c r="D256" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F256" t="s">
+        <v>457</v>
+      </c>
+      <c r="G256" t="s">
+        <v>182</v>
+      </c>
+      <c r="H256" t="s">
+        <v>192</v>
+      </c>
+      <c r="I256" t="s">
+        <v>206</v>
+      </c>
+      <c r="J256" t="s">
+        <v>19</v>
+      </c>
+      <c r="K256" s="11">
+        <v>1</v>
+      </c>
+      <c r="L256" t="s">
+        <v>42</v>
+      </c>
+      <c r="M256" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N256" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q256">
+        <v>0</v>
+      </c>
+      <c r="R256" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="257" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A257" t="s">
+        <v>16</v>
+      </c>
+      <c r="B257" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C257" t="s">
+        <v>17</v>
+      </c>
+      <c r="D257" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F257" t="s">
+        <v>290</v>
+      </c>
+      <c r="G257" t="s">
+        <v>81</v>
+      </c>
+      <c r="H257" t="s">
+        <v>283</v>
+      </c>
+      <c r="I257" t="s">
+        <v>440</v>
+      </c>
+      <c r="J257" t="s">
+        <v>19</v>
+      </c>
+      <c r="K257" s="11">
+        <v>1</v>
+      </c>
+      <c r="L257" t="s">
         <v>20</v>
       </c>
-      <c r="M238" s="4" t="s">
-[...894 lines deleted...]
-      </c>
       <c r="M257" s="4" t="s">
-        <v>455</v>
-[...11 lines deleted...]
-    <row r="258" spans="1:17" x14ac:dyDescent="0.25">
+        <v>527</v>
+      </c>
+      <c r="N257" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q257">
+        <v>0</v>
+      </c>
+      <c r="R257" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="258" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A258" t="s">
         <v>16</v>
       </c>
-      <c r="B258" s="8" t="s">
-        <v>173</v>
+      <c r="B258" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="C258" t="s">
         <v>17</v>
       </c>
-      <c r="D258" s="8" t="s">
-        <v>173</v>
+      <c r="D258" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="F258" t="s">
-        <v>409</v>
+        <v>288</v>
       </c>
       <c r="G258" t="s">
-        <v>137</v>
+        <v>81</v>
       </c>
       <c r="H258" t="s">
-        <v>390</v>
+        <v>278</v>
       </c>
       <c r="I258" t="s">
-        <v>391</v>
+        <v>278</v>
       </c>
       <c r="J258" t="s">
         <v>19</v>
       </c>
-      <c r="K258">
+      <c r="K258" s="11">
         <v>1</v>
       </c>
       <c r="L258" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="M258" s="4" t="s">
-        <v>447</v>
-[...11 lines deleted...]
-    <row r="259" spans="1:17" x14ac:dyDescent="0.25">
+        <v>528</v>
+      </c>
+      <c r="N258" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q258">
+        <v>0</v>
+      </c>
+      <c r="R258" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="259" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A259" t="s">
         <v>16</v>
       </c>
-      <c r="B259" s="8" t="s">
-        <v>173</v>
+      <c r="B259" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="C259" t="s">
         <v>17</v>
       </c>
-      <c r="D259" s="8" t="s">
-        <v>173</v>
+      <c r="D259" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="F259" t="s">
-        <v>410</v>
+        <v>101</v>
       </c>
       <c r="G259" t="s">
-        <v>137</v>
+        <v>81</v>
       </c>
       <c r="H259" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="I259" t="s">
         <v>412</v>
       </c>
       <c r="J259" t="s">
         <v>19</v>
       </c>
-      <c r="K259">
+      <c r="K259" s="11">
         <v>1</v>
       </c>
       <c r="L259" t="s">
         <v>31</v>
       </c>
       <c r="M259" s="4" t="s">
-        <v>449</v>
-[...11 lines deleted...]
-    <row r="260" spans="1:17" x14ac:dyDescent="0.25">
+        <v>528</v>
+      </c>
+      <c r="N259" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q259">
+        <v>0</v>
+      </c>
+      <c r="R259" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="260" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A260" t="s">
         <v>16</v>
       </c>
-      <c r="B260" s="8" t="s">
-        <v>173</v>
+      <c r="B260" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="C260" t="s">
         <v>17</v>
       </c>
-      <c r="D260" s="8" t="s">
-        <v>173</v>
+      <c r="D260" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="F260" t="s">
-        <v>413</v>
+        <v>290</v>
       </c>
       <c r="G260" t="s">
-        <v>137</v>
+        <v>81</v>
       </c>
       <c r="H260" t="s">
-        <v>388</v>
+        <v>283</v>
       </c>
       <c r="I260" t="s">
-        <v>388</v>
+        <v>440</v>
       </c>
       <c r="J260" t="s">
         <v>19</v>
       </c>
-      <c r="K260">
+      <c r="K260" s="11">
         <v>1</v>
       </c>
       <c r="L260" t="s">
-        <v>257</v>
-[...14 lines deleted...]
-    <row r="261" spans="1:17" x14ac:dyDescent="0.25">
+        <v>20</v>
+      </c>
+      <c r="M260" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="N260" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q260">
+        <v>0</v>
+      </c>
+      <c r="R260" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="261" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A261" t="s">
         <v>16</v>
       </c>
-      <c r="B261" s="8" t="s">
-        <v>173</v>
+      <c r="B261" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="C261" t="s">
         <v>17</v>
       </c>
-      <c r="D261" s="8" t="s">
-        <v>173</v>
+      <c r="D261" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="F261" t="s">
-        <v>138</v>
+        <v>62</v>
       </c>
       <c r="G261" t="s">
-        <v>137</v>
+        <v>182</v>
       </c>
       <c r="H261" t="s">
-        <v>414</v>
+        <v>203</v>
       </c>
       <c r="I261" t="s">
-        <v>414</v>
+        <v>166</v>
       </c>
       <c r="J261" t="s">
         <v>19</v>
       </c>
-      <c r="K261">
+      <c r="K261" s="11">
         <v>1</v>
       </c>
       <c r="L261" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="M261" s="4" t="s">
-        <v>447</v>
-[...11 lines deleted...]
-    <row r="262" spans="1:17" x14ac:dyDescent="0.25">
+        <v>528</v>
+      </c>
+      <c r="N261" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q261">
+        <v>0</v>
+      </c>
+      <c r="R261" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="262" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A262" t="s">
         <v>16</v>
       </c>
-      <c r="B262" s="8" t="s">
-        <v>173</v>
+      <c r="B262" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="C262" t="s">
         <v>17</v>
       </c>
-      <c r="D262" s="8" t="s">
-        <v>173</v>
+      <c r="D262" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="F262" t="s">
-        <v>147</v>
+        <v>308</v>
       </c>
       <c r="G262" t="s">
-        <v>137</v>
+        <v>81</v>
       </c>
       <c r="H262" t="s">
-        <v>392</v>
+        <v>283</v>
       </c>
       <c r="I262" t="s">
-        <v>148</v>
+        <v>284</v>
       </c>
       <c r="J262" t="s">
         <v>19</v>
       </c>
-      <c r="K262">
+      <c r="K262" s="11">
         <v>1</v>
       </c>
       <c r="L262" t="s">
         <v>31</v>
       </c>
       <c r="M262" s="4" t="s">
-        <v>449</v>
-[...11 lines deleted...]
-    <row r="263" spans="1:17" x14ac:dyDescent="0.25">
+        <v>528</v>
+      </c>
+      <c r="N262" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q262">
+        <v>0</v>
+      </c>
+      <c r="R262" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="263" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A263" t="s">
         <v>16</v>
       </c>
-      <c r="B263" s="8" t="s">
-        <v>173</v>
+      <c r="B263" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="C263" t="s">
         <v>17</v>
       </c>
-      <c r="D263" s="8" t="s">
-        <v>173</v>
+      <c r="D263" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="F263" t="s">
-        <v>147</v>
+        <v>272</v>
       </c>
       <c r="G263" t="s">
-        <v>137</v>
+        <v>81</v>
       </c>
       <c r="H263" t="s">
-        <v>392</v>
+        <v>377</v>
       </c>
       <c r="I263" t="s">
-        <v>148</v>
+        <v>273</v>
       </c>
       <c r="J263" t="s">
         <v>19</v>
       </c>
-      <c r="K263">
+      <c r="K263" s="11">
         <v>1</v>
       </c>
       <c r="L263" t="s">
         <v>31</v>
       </c>
       <c r="M263" s="4" t="s">
-        <v>449</v>
-[...11 lines deleted...]
-    <row r="264" spans="1:17" x14ac:dyDescent="0.25">
+        <v>528</v>
+      </c>
+      <c r="N263" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q263">
+        <v>0</v>
+      </c>
+      <c r="R263" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="264" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A264" t="s">
         <v>16</v>
       </c>
-      <c r="B264" s="8" t="s">
-        <v>173</v>
+      <c r="B264" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="C264" t="s">
         <v>17</v>
       </c>
-      <c r="D264" s="8" t="s">
-        <v>173</v>
+      <c r="D264" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="F264" t="s">
-        <v>145</v>
+        <v>458</v>
       </c>
       <c r="G264" t="s">
-        <v>137</v>
+        <v>522</v>
       </c>
       <c r="H264" t="s">
-        <v>399</v>
+        <v>154</v>
       </c>
       <c r="I264" t="s">
+        <v>156</v>
+      </c>
+      <c r="J264" t="s">
+        <v>19</v>
+      </c>
+      <c r="K264" s="11">
+        <v>1</v>
+      </c>
+      <c r="L264" t="s">
+        <v>20</v>
+      </c>
+      <c r="M264" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="N264" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q264">
+        <v>0</v>
+      </c>
+      <c r="R264" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="265" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A265" t="s">
+        <v>16</v>
+      </c>
+      <c r="B265" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C265" t="s">
+        <v>17</v>
+      </c>
+      <c r="D265" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F265" t="s">
+        <v>243</v>
+      </c>
+      <c r="G265" t="s">
+        <v>182</v>
+      </c>
+      <c r="H265" t="s">
+        <v>187</v>
+      </c>
+      <c r="I265" t="s">
+        <v>190</v>
+      </c>
+      <c r="J265" t="s">
+        <v>19</v>
+      </c>
+      <c r="K265" s="11">
+        <v>1</v>
+      </c>
+      <c r="L265" t="s">
+        <v>42</v>
+      </c>
+      <c r="M265" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N265" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q265">
+        <v>0</v>
+      </c>
+      <c r="R265" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="266" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A266" t="s">
+        <v>16</v>
+      </c>
+      <c r="B266" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C266" t="s">
+        <v>17</v>
+      </c>
+      <c r="D266" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F266" t="s">
+        <v>459</v>
+      </c>
+      <c r="G266" t="s">
+        <v>126</v>
+      </c>
+      <c r="H266" t="s">
+        <v>356</v>
+      </c>
+      <c r="I266" t="s">
+        <v>357</v>
+      </c>
+      <c r="J266" t="s">
+        <v>19</v>
+      </c>
+      <c r="K266" s="11">
+        <v>1</v>
+      </c>
+      <c r="L266" t="s">
+        <v>53</v>
+      </c>
+      <c r="M266" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N266" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q266">
+        <v>0</v>
+      </c>
+      <c r="R266" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="267" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A267" t="s">
+        <v>16</v>
+      </c>
+      <c r="B267" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C267" t="s">
+        <v>17</v>
+      </c>
+      <c r="D267" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F267" t="s">
         <v>400</v>
       </c>
-      <c r="J264" t="s">
-[...130 lines deleted...]
-      </c>
       <c r="G267" t="s">
-        <v>137</v>
+        <v>126</v>
       </c>
       <c r="H267" t="s">
-        <v>388</v>
+        <v>356</v>
       </c>
       <c r="I267" t="s">
-        <v>415</v>
+        <v>357</v>
       </c>
       <c r="J267" t="s">
         <v>19</v>
       </c>
-      <c r="K267">
+      <c r="K267" s="11">
         <v>1</v>
       </c>
       <c r="L267" t="s">
         <v>20</v>
       </c>
       <c r="M267" s="4" t="s">
-        <v>448</v>
-[...11 lines deleted...]
-    <row r="268" spans="1:17" x14ac:dyDescent="0.25">
+        <v>527</v>
+      </c>
+      <c r="N267" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q267">
+        <v>0</v>
+      </c>
+      <c r="R267" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="268" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A268" t="s">
         <v>16</v>
       </c>
-      <c r="B268" s="8" t="s">
-        <v>173</v>
+      <c r="B268" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="C268" t="s">
         <v>17</v>
       </c>
-      <c r="D268" s="8" t="s">
-        <v>173</v>
+      <c r="D268" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="F268" t="s">
-        <v>146</v>
+        <v>37</v>
       </c>
       <c r="G268" t="s">
-        <v>137</v>
+        <v>182</v>
       </c>
       <c r="H268" t="s">
-        <v>416</v>
+        <v>194</v>
       </c>
       <c r="I268" t="s">
-        <v>417</v>
+        <v>207</v>
       </c>
       <c r="J268" t="s">
         <v>19</v>
       </c>
-      <c r="K268">
+      <c r="K268" s="11">
         <v>1</v>
       </c>
       <c r="L268" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="M268" s="4" t="s">
-        <v>449</v>
-[...11 lines deleted...]
-    <row r="269" spans="1:17" x14ac:dyDescent="0.25">
+        <v>528</v>
+      </c>
+      <c r="N268" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q268">
+        <v>0</v>
+      </c>
+      <c r="R268" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="269" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A269" t="s">
         <v>16</v>
       </c>
-      <c r="B269" s="8" t="s">
-        <v>173</v>
+      <c r="B269" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="C269" t="s">
         <v>17</v>
       </c>
-      <c r="D269" s="8" t="s">
-        <v>173</v>
+      <c r="D269" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="F269" t="s">
-        <v>418</v>
+        <v>62</v>
       </c>
       <c r="G269" t="s">
-        <v>137</v>
+        <v>182</v>
       </c>
       <c r="H269" t="s">
-        <v>401</v>
+        <v>203</v>
       </c>
       <c r="I269" t="s">
-        <v>401</v>
+        <v>166</v>
       </c>
       <c r="J269" t="s">
         <v>19</v>
       </c>
-      <c r="K269">
+      <c r="K269" s="11">
         <v>1</v>
       </c>
       <c r="L269" t="s">
+        <v>42</v>
+      </c>
+      <c r="M269" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N269" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q269">
+        <v>0</v>
+      </c>
+      <c r="R269" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="270" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A270" t="s">
+        <v>16</v>
+      </c>
+      <c r="B270" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C270" t="s">
+        <v>17</v>
+      </c>
+      <c r="D270" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F270" t="s">
+        <v>263</v>
+      </c>
+      <c r="G270" t="s">
+        <v>182</v>
+      </c>
+      <c r="H270" t="s">
+        <v>228</v>
+      </c>
+      <c r="I270" t="s">
+        <v>228</v>
+      </c>
+      <c r="J270" t="s">
+        <v>19</v>
+      </c>
+      <c r="K270" s="11">
+        <v>1</v>
+      </c>
+      <c r="L270" t="s">
+        <v>55</v>
+      </c>
+      <c r="M270" s="4" t="s">
+        <v>532</v>
+      </c>
+      <c r="N270" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q270">
+        <v>0</v>
+      </c>
+      <c r="R270" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="271" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A271" t="s">
+        <v>16</v>
+      </c>
+      <c r="B271" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C271" t="s">
+        <v>17</v>
+      </c>
+      <c r="D271" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F271" t="s">
+        <v>321</v>
+      </c>
+      <c r="G271" t="s">
+        <v>309</v>
+      </c>
+      <c r="H271" t="s">
+        <v>124</v>
+      </c>
+      <c r="I271" t="s">
+        <v>317</v>
+      </c>
+      <c r="J271" t="s">
+        <v>19</v>
+      </c>
+      <c r="K271" s="11">
+        <v>1</v>
+      </c>
+      <c r="L271" t="s">
         <v>20</v>
       </c>
-      <c r="M269" s="4" t="s">
-[...106 lines deleted...]
-    <row r="272" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="M271" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="N271" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q271">
+        <v>0</v>
+      </c>
+      <c r="R271" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="272" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A272" t="s">
         <v>16</v>
       </c>
-      <c r="B272" s="8" t="s">
-        <v>173</v>
+      <c r="B272" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="C272" t="s">
         <v>17</v>
       </c>
-      <c r="D272" s="8" t="s">
-        <v>173</v>
+      <c r="D272" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="F272" t="s">
-        <v>141</v>
+        <v>363</v>
       </c>
       <c r="G272" t="s">
-        <v>137</v>
+        <v>522</v>
       </c>
       <c r="H272" t="s">
-        <v>420</v>
+        <v>364</v>
       </c>
       <c r="I272" t="s">
-        <v>421</v>
+        <v>365</v>
       </c>
       <c r="J272" t="s">
         <v>19</v>
       </c>
-      <c r="K272">
+      <c r="K272" s="11">
         <v>1</v>
       </c>
       <c r="L272" t="s">
-        <v>31</v>
+        <v>51</v>
       </c>
       <c r="M272" s="4" t="s">
-        <v>449</v>
-[...11 lines deleted...]
-    <row r="273" spans="1:17" x14ac:dyDescent="0.25">
+        <v>533</v>
+      </c>
+      <c r="N272" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q272">
+        <v>0</v>
+      </c>
+      <c r="R272" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="273" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A273" t="s">
         <v>16</v>
       </c>
-      <c r="B273" s="8" t="s">
-        <v>173</v>
+      <c r="B273" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="C273" t="s">
         <v>17</v>
       </c>
-      <c r="D273" s="8" t="s">
-        <v>173</v>
+      <c r="D273" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="F273" t="s">
-        <v>143</v>
+        <v>37</v>
       </c>
       <c r="G273" t="s">
-        <v>137</v>
+        <v>182</v>
       </c>
       <c r="H273" t="s">
-        <v>420</v>
+        <v>196</v>
       </c>
       <c r="I273" t="s">
-        <v>421</v>
+        <v>254</v>
       </c>
       <c r="J273" t="s">
         <v>19</v>
       </c>
-      <c r="K273">
+      <c r="K273" s="11">
         <v>1</v>
       </c>
       <c r="L273" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="M273" s="4" t="s">
-        <v>449</v>
-[...11 lines deleted...]
-    <row r="274" spans="1:17" x14ac:dyDescent="0.25">
+        <v>528</v>
+      </c>
+      <c r="N273" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q273">
+        <v>0</v>
+      </c>
+      <c r="R273" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="274" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A274" t="s">
         <v>16</v>
       </c>
-      <c r="B274" s="8" t="s">
-        <v>173</v>
+      <c r="B274" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="C274" t="s">
         <v>17</v>
       </c>
-      <c r="D274" s="8" t="s">
-        <v>173</v>
+      <c r="D274" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="F274" t="s">
-        <v>150</v>
+        <v>64</v>
       </c>
       <c r="G274" t="s">
-        <v>137</v>
+        <v>182</v>
       </c>
       <c r="H274" t="s">
-        <v>399</v>
+        <v>187</v>
       </c>
       <c r="I274" t="s">
-        <v>400</v>
+        <v>190</v>
       </c>
       <c r="J274" t="s">
         <v>19</v>
       </c>
-      <c r="K274">
+      <c r="K274" s="11">
         <v>1</v>
       </c>
       <c r="L274" t="s">
-        <v>63</v>
+        <v>42</v>
       </c>
       <c r="M274" s="4" t="s">
-        <v>455</v>
-[...11 lines deleted...]
-    <row r="275" spans="1:17" x14ac:dyDescent="0.25">
+        <v>528</v>
+      </c>
+      <c r="N274" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q274">
+        <v>0</v>
+      </c>
+      <c r="R274" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="275" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A275" t="s">
         <v>16</v>
       </c>
-      <c r="B275" s="8" t="s">
-        <v>173</v>
+      <c r="B275" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="C275" t="s">
         <v>17</v>
       </c>
-      <c r="D275" s="8" t="s">
-        <v>173</v>
+      <c r="D275" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="F275" t="s">
-        <v>159</v>
+        <v>460</v>
       </c>
       <c r="G275" t="s">
-        <v>137</v>
+        <v>182</v>
       </c>
       <c r="H275" t="s">
-        <v>405</v>
+        <v>109</v>
       </c>
       <c r="I275" t="s">
-        <v>422</v>
+        <v>461</v>
       </c>
       <c r="J275" t="s">
         <v>19</v>
       </c>
-      <c r="K275">
+      <c r="K275" s="11">
         <v>1</v>
       </c>
       <c r="L275" t="s">
         <v>20</v>
       </c>
       <c r="M275" s="4" t="s">
-        <v>448</v>
-[...11 lines deleted...]
-    <row r="276" spans="1:17" x14ac:dyDescent="0.25">
+        <v>526</v>
+      </c>
+      <c r="N275" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q275">
+        <v>0</v>
+      </c>
+      <c r="R275" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="276" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A276" t="s">
         <v>16</v>
       </c>
-      <c r="B276" s="8" t="s">
+      <c r="B276" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C276" t="s">
+        <v>17</v>
+      </c>
+      <c r="D276" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F276" t="s">
+        <v>462</v>
+      </c>
+      <c r="G276" t="s">
+        <v>522</v>
+      </c>
+      <c r="H276" t="s">
+        <v>162</v>
+      </c>
+      <c r="I276" t="s">
+        <v>163</v>
+      </c>
+      <c r="J276" t="s">
         <v>173</v>
       </c>
-      <c r="C276" t="s">
-[...20 lines deleted...]
-      <c r="K276">
+      <c r="K276" s="11">
         <v>1</v>
       </c>
       <c r="L276" t="s">
-        <v>257</v>
-[...14 lines deleted...]
-    <row r="277" spans="1:17" x14ac:dyDescent="0.25">
+        <v>20</v>
+      </c>
+      <c r="M276" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="N276" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q276">
+        <v>0</v>
+      </c>
+      <c r="R276" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="277" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A277" t="s">
         <v>16</v>
       </c>
-      <c r="B277" s="8" t="s">
-        <v>173</v>
+      <c r="B277" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="C277" t="s">
         <v>17</v>
       </c>
-      <c r="D277" s="8" t="s">
-        <v>173</v>
+      <c r="D277" s="5" t="s">
+        <v>373</v>
       </c>
       <c r="F277" t="s">
-        <v>138</v>
+        <v>463</v>
       </c>
       <c r="G277" t="s">
-        <v>137</v>
+        <v>522</v>
       </c>
       <c r="H277" t="s">
-        <v>414</v>
+        <v>364</v>
       </c>
       <c r="I277" t="s">
-        <v>414</v>
+        <v>365</v>
       </c>
       <c r="J277" t="s">
         <v>19</v>
       </c>
-      <c r="K277">
+      <c r="K277" s="11">
         <v>1</v>
       </c>
       <c r="L277" t="s">
         <v>20</v>
       </c>
       <c r="M277" s="4" t="s">
-        <v>447</v>
-[...11 lines deleted...]
-    <row r="278" spans="1:17" x14ac:dyDescent="0.25">
+        <v>527</v>
+      </c>
+      <c r="N277" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q277">
+        <v>0</v>
+      </c>
+      <c r="R277" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="278" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A278" t="s">
         <v>16</v>
       </c>
-      <c r="B278" s="8" t="s">
+      <c r="B278" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C278" t="s">
+        <v>17</v>
+      </c>
+      <c r="D278" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F278" t="s">
+        <v>38</v>
+      </c>
+      <c r="G278" t="s">
+        <v>522</v>
+      </c>
+      <c r="H278" t="s">
+        <v>152</v>
+      </c>
+      <c r="I278" t="s">
+        <v>172</v>
+      </c>
+      <c r="J278" t="s">
         <v>173</v>
       </c>
-      <c r="C278" t="s">
-[...2 lines deleted...]
-      <c r="D278" s="8" t="s">
+      <c r="K278" s="11">
+        <v>1</v>
+      </c>
+      <c r="L278" t="s">
+        <v>20</v>
+      </c>
+      <c r="M278" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="N278" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q278">
+        <v>0</v>
+      </c>
+      <c r="R278" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="279" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A279" t="s">
+        <v>16</v>
+      </c>
+      <c r="B279" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C279" t="s">
+        <v>17</v>
+      </c>
+      <c r="D279" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F279" t="s">
+        <v>464</v>
+      </c>
+      <c r="G279" t="s">
+        <v>522</v>
+      </c>
+      <c r="H279" t="s">
+        <v>364</v>
+      </c>
+      <c r="I279" t="s">
+        <v>365</v>
+      </c>
+      <c r="J279" t="s">
+        <v>19</v>
+      </c>
+      <c r="K279" s="11">
+        <v>0.86486499999999999</v>
+      </c>
+      <c r="L279" t="s">
+        <v>53</v>
+      </c>
+      <c r="M279" s="4" t="s">
+        <v>535</v>
+      </c>
+      <c r="N279" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q279">
+        <v>0</v>
+      </c>
+      <c r="R279" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="280" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A280" t="s">
+        <v>16</v>
+      </c>
+      <c r="B280" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C280" t="s">
+        <v>17</v>
+      </c>
+      <c r="D280" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F280" t="s">
+        <v>244</v>
+      </c>
+      <c r="G280" t="s">
+        <v>182</v>
+      </c>
+      <c r="H280" t="s">
+        <v>203</v>
+      </c>
+      <c r="I280" t="s">
+        <v>166</v>
+      </c>
+      <c r="J280" t="s">
+        <v>19</v>
+      </c>
+      <c r="K280" s="11">
+        <v>1</v>
+      </c>
+      <c r="L280" t="s">
+        <v>42</v>
+      </c>
+      <c r="M280" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N280" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q280">
+        <v>0</v>
+      </c>
+      <c r="R280" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="281" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A281" t="s">
+        <v>16</v>
+      </c>
+      <c r="B281" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C281" t="s">
+        <v>17</v>
+      </c>
+      <c r="D281" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F281" t="s">
+        <v>38</v>
+      </c>
+      <c r="G281" t="s">
+        <v>182</v>
+      </c>
+      <c r="H281" t="s">
+        <v>196</v>
+      </c>
+      <c r="I281" t="s">
+        <v>216</v>
+      </c>
+      <c r="J281" t="s">
+        <v>19</v>
+      </c>
+      <c r="K281" s="11">
+        <v>1</v>
+      </c>
+      <c r="L281" t="s">
+        <v>20</v>
+      </c>
+      <c r="M281" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="N281" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q281">
+        <v>0</v>
+      </c>
+      <c r="R281" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="282" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A282" t="s">
+        <v>16</v>
+      </c>
+      <c r="B282" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C282" t="s">
+        <v>17</v>
+      </c>
+      <c r="D282" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F282" t="s">
+        <v>108</v>
+      </c>
+      <c r="G282" t="s">
+        <v>182</v>
+      </c>
+      <c r="H282" t="s">
+        <v>465</v>
+      </c>
+      <c r="I282" t="s">
+        <v>231</v>
+      </c>
+      <c r="J282" t="s">
+        <v>19</v>
+      </c>
+      <c r="K282" s="11">
+        <v>1</v>
+      </c>
+      <c r="L282" t="s">
+        <v>31</v>
+      </c>
+      <c r="M282" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N282" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q282">
+        <v>0</v>
+      </c>
+      <c r="R282" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="283" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A283" t="s">
+        <v>16</v>
+      </c>
+      <c r="B283" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C283" t="s">
+        <v>17</v>
+      </c>
+      <c r="D283" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F283" t="s">
+        <v>45</v>
+      </c>
+      <c r="G283" t="s">
+        <v>522</v>
+      </c>
+      <c r="H283" t="s">
+        <v>157</v>
+      </c>
+      <c r="I283" t="s">
+        <v>170</v>
+      </c>
+      <c r="J283" t="s">
+        <v>19</v>
+      </c>
+      <c r="K283" s="11">
+        <v>1</v>
+      </c>
+      <c r="L283" t="s">
+        <v>42</v>
+      </c>
+      <c r="M283" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N283" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q283">
+        <v>0</v>
+      </c>
+      <c r="R283" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="284" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A284" t="s">
+        <v>16</v>
+      </c>
+      <c r="B284" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C284" t="s">
+        <v>17</v>
+      </c>
+      <c r="D284" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F284" t="s">
+        <v>246</v>
+      </c>
+      <c r="G284" t="s">
+        <v>182</v>
+      </c>
+      <c r="H284" t="s">
+        <v>192</v>
+      </c>
+      <c r="I284" t="s">
+        <v>206</v>
+      </c>
+      <c r="J284" t="s">
+        <v>19</v>
+      </c>
+      <c r="K284" s="11">
+        <v>1</v>
+      </c>
+      <c r="L284" t="s">
+        <v>60</v>
+      </c>
+      <c r="M284" s="4" t="s">
+        <v>534</v>
+      </c>
+      <c r="N284" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q284">
+        <v>0</v>
+      </c>
+      <c r="R284" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="285" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A285" t="s">
+        <v>16</v>
+      </c>
+      <c r="B285" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C285" t="s">
+        <v>17</v>
+      </c>
+      <c r="D285" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F285" t="s">
+        <v>281</v>
+      </c>
+      <c r="G285" t="s">
+        <v>126</v>
+      </c>
+      <c r="H285" t="s">
+        <v>342</v>
+      </c>
+      <c r="I285" t="s">
+        <v>441</v>
+      </c>
+      <c r="J285" t="s">
+        <v>19</v>
+      </c>
+      <c r="K285" s="11">
+        <v>1</v>
+      </c>
+      <c r="L285" t="s">
+        <v>53</v>
+      </c>
+      <c r="M285" s="4" t="s">
+        <v>529</v>
+      </c>
+      <c r="N285" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q285">
+        <v>0</v>
+      </c>
+      <c r="R285" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="286" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A286" t="s">
+        <v>16</v>
+      </c>
+      <c r="B286" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C286" t="s">
+        <v>17</v>
+      </c>
+      <c r="D286" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F286" t="s">
+        <v>217</v>
+      </c>
+      <c r="G286" t="s">
+        <v>182</v>
+      </c>
+      <c r="H286" t="s">
+        <v>218</v>
+      </c>
+      <c r="I286" t="s">
+        <v>219</v>
+      </c>
+      <c r="J286" t="s">
+        <v>19</v>
+      </c>
+      <c r="K286" s="11">
+        <v>1</v>
+      </c>
+      <c r="L286" t="s">
+        <v>42</v>
+      </c>
+      <c r="M286" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N286" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q286">
+        <v>0</v>
+      </c>
+      <c r="R286" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="287" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A287" t="s">
+        <v>16</v>
+      </c>
+      <c r="B287" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C287" t="s">
+        <v>17</v>
+      </c>
+      <c r="D287" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F287" t="s">
+        <v>466</v>
+      </c>
+      <c r="G287" t="s">
+        <v>182</v>
+      </c>
+      <c r="H287" t="s">
+        <v>225</v>
+      </c>
+      <c r="I287" t="s">
+        <v>226</v>
+      </c>
+      <c r="J287" t="s">
+        <v>19</v>
+      </c>
+      <c r="K287" s="11">
+        <v>1</v>
+      </c>
+      <c r="L287" t="s">
+        <v>53</v>
+      </c>
+      <c r="M287" s="4" t="s">
+        <v>535</v>
+      </c>
+      <c r="N287" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q287">
+        <v>0</v>
+      </c>
+      <c r="R287" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="288" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A288" t="s">
+        <v>16</v>
+      </c>
+      <c r="B288" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C288" t="s">
+        <v>17</v>
+      </c>
+      <c r="D288" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F288" t="s">
+        <v>38</v>
+      </c>
+      <c r="G288" t="s">
+        <v>182</v>
+      </c>
+      <c r="H288" t="s">
+        <v>194</v>
+      </c>
+      <c r="I288" t="s">
+        <v>223</v>
+      </c>
+      <c r="J288" t="s">
+        <v>19</v>
+      </c>
+      <c r="K288" s="11">
+        <v>1</v>
+      </c>
+      <c r="L288" t="s">
+        <v>20</v>
+      </c>
+      <c r="M288" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="N288" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q288">
+        <v>0</v>
+      </c>
+      <c r="R288" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="289" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A289" t="s">
+        <v>16</v>
+      </c>
+      <c r="B289" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C289" t="s">
+        <v>17</v>
+      </c>
+      <c r="D289" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="E289" t="s">
+        <v>521</v>
+      </c>
+      <c r="F289" t="s">
+        <v>91</v>
+      </c>
+      <c r="G289" t="s">
+        <v>81</v>
+      </c>
+      <c r="H289" t="s">
+        <v>467</v>
+      </c>
+      <c r="I289" s="4" t="s">
+        <v>274</v>
+      </c>
+      <c r="J289" t="s">
+        <v>19</v>
+      </c>
+      <c r="K289" s="11">
+        <v>1</v>
+      </c>
+      <c r="L289" t="s">
+        <v>468</v>
+      </c>
+      <c r="M289" s="4" t="s">
+        <v>531</v>
+      </c>
+      <c r="N289" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q289">
+        <v>0</v>
+      </c>
+      <c r="R289" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="290" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A290" t="s">
+        <v>16</v>
+      </c>
+      <c r="B290" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C290" t="s">
+        <v>17</v>
+      </c>
+      <c r="D290" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F290" t="s">
+        <v>266</v>
+      </c>
+      <c r="G290" t="s">
+        <v>182</v>
+      </c>
+      <c r="H290" t="s">
+        <v>398</v>
+      </c>
+      <c r="I290" s="4" t="s">
+        <v>202</v>
+      </c>
+      <c r="J290" t="s">
+        <v>19</v>
+      </c>
+      <c r="K290" s="11">
+        <v>1</v>
+      </c>
+      <c r="L290" t="s">
+        <v>53</v>
+      </c>
+      <c r="M290" s="4" t="s">
+        <v>529</v>
+      </c>
+      <c r="N290" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q290">
+        <v>0</v>
+      </c>
+      <c r="R290" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="291" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A291" t="s">
+        <v>16</v>
+      </c>
+      <c r="B291" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C291" t="s">
+        <v>17</v>
+      </c>
+      <c r="D291" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F291" t="s">
+        <v>38</v>
+      </c>
+      <c r="G291" t="s">
+        <v>182</v>
+      </c>
+      <c r="H291" t="s">
+        <v>196</v>
+      </c>
+      <c r="I291" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="J291" t="s">
+        <v>19</v>
+      </c>
+      <c r="K291" s="11">
+        <v>1</v>
+      </c>
+      <c r="L291" t="s">
+        <v>20</v>
+      </c>
+      <c r="M291" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="N291" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q291">
+        <v>0</v>
+      </c>
+      <c r="R291" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="292" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A292" t="s">
+        <v>16</v>
+      </c>
+      <c r="B292" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C292" t="s">
+        <v>17</v>
+      </c>
+      <c r="D292" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F292" t="s">
+        <v>38</v>
+      </c>
+      <c r="G292" t="s">
+        <v>182</v>
+      </c>
+      <c r="H292" t="s">
+        <v>192</v>
+      </c>
+      <c r="I292" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="J292" t="s">
+        <v>19</v>
+      </c>
+      <c r="K292" s="11">
+        <v>1</v>
+      </c>
+      <c r="L292" t="s">
+        <v>31</v>
+      </c>
+      <c r="M292" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="N292" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q292">
+        <v>0</v>
+      </c>
+      <c r="R292" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="293" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A293" t="s">
+        <v>16</v>
+      </c>
+      <c r="B293" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C293" t="s">
+        <v>17</v>
+      </c>
+      <c r="D293" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F293" t="s">
+        <v>469</v>
+      </c>
+      <c r="G293" t="s">
+        <v>81</v>
+      </c>
+      <c r="H293" t="s">
+        <v>283</v>
+      </c>
+      <c r="I293" s="4" t="s">
+        <v>440</v>
+      </c>
+      <c r="J293" t="s">
+        <v>19</v>
+      </c>
+      <c r="K293" s="11">
+        <v>1</v>
+      </c>
+      <c r="L293" t="s">
+        <v>20</v>
+      </c>
+      <c r="M293" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="N293" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q293">
+        <v>0</v>
+      </c>
+      <c r="R293" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="294" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A294" t="s">
+        <v>16</v>
+      </c>
+      <c r="B294" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C294" t="s">
+        <v>17</v>
+      </c>
+      <c r="D294" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F294" t="s">
+        <v>321</v>
+      </c>
+      <c r="G294" t="s">
+        <v>309</v>
+      </c>
+      <c r="H294" t="s">
+        <v>124</v>
+      </c>
+      <c r="I294" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="J294" t="s">
+        <v>19</v>
+      </c>
+      <c r="K294" s="11">
+        <v>1</v>
+      </c>
+      <c r="L294" t="s">
+        <v>31</v>
+      </c>
+      <c r="M294" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N294" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q294">
+        <v>0</v>
+      </c>
+      <c r="R294" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="295" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A295" t="s">
+        <v>16</v>
+      </c>
+      <c r="B295" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C295" t="s">
+        <v>17</v>
+      </c>
+      <c r="D295" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F295" t="s">
+        <v>290</v>
+      </c>
+      <c r="G295" t="s">
+        <v>81</v>
+      </c>
+      <c r="H295" t="s">
+        <v>412</v>
+      </c>
+      <c r="I295" s="4" t="s">
+        <v>412</v>
+      </c>
+      <c r="J295" t="s">
+        <v>19</v>
+      </c>
+      <c r="K295" s="11">
+        <v>1</v>
+      </c>
+      <c r="L295" t="s">
+        <v>20</v>
+      </c>
+      <c r="M295" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="N295" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q295">
+        <v>0</v>
+      </c>
+      <c r="R295" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="296" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A296" t="s">
+        <v>16</v>
+      </c>
+      <c r="B296" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C296" t="s">
+        <v>17</v>
+      </c>
+      <c r="D296" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F296" t="s">
+        <v>470</v>
+      </c>
+      <c r="G296" t="s">
+        <v>126</v>
+      </c>
+      <c r="H296" t="s">
+        <v>471</v>
+      </c>
+      <c r="I296" s="4" t="s">
+        <v>472</v>
+      </c>
+      <c r="J296" t="s">
+        <v>19</v>
+      </c>
+      <c r="K296" s="11">
+        <v>1</v>
+      </c>
+      <c r="L296" t="s">
+        <v>42</v>
+      </c>
+      <c r="M296" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N296" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q296">
+        <v>0</v>
+      </c>
+      <c r="R296" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="297" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A297" t="s">
+        <v>16</v>
+      </c>
+      <c r="B297" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C297" t="s">
+        <v>17</v>
+      </c>
+      <c r="D297" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F297" t="s">
+        <v>101</v>
+      </c>
+      <c r="G297" t="s">
+        <v>81</v>
+      </c>
+      <c r="H297" t="s">
+        <v>412</v>
+      </c>
+      <c r="I297" s="4" t="s">
+        <v>412</v>
+      </c>
+      <c r="J297" t="s">
+        <v>374</v>
+      </c>
+      <c r="K297" s="11">
+        <v>1</v>
+      </c>
+      <c r="L297" t="s">
+        <v>31</v>
+      </c>
+      <c r="M297" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N297" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q297">
+        <v>0</v>
+      </c>
+      <c r="R297" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="298" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A298" t="s">
+        <v>16</v>
+      </c>
+      <c r="B298" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C298" t="s">
+        <v>17</v>
+      </c>
+      <c r="D298" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F298" t="s">
+        <v>473</v>
+      </c>
+      <c r="G298" t="s">
+        <v>182</v>
+      </c>
+      <c r="H298" t="s">
+        <v>192</v>
+      </c>
+      <c r="I298" s="4" t="s">
+        <v>474</v>
+      </c>
+      <c r="J298" t="s">
         <v>173</v>
       </c>
-      <c r="F278" t="s">
-[...2 lines deleted...]
-      <c r="G278" t="s">
+      <c r="K298" s="11">
+        <v>1</v>
+      </c>
+      <c r="L298" t="s">
+        <v>20</v>
+      </c>
+      <c r="M298" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="N298" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q298">
+        <v>0</v>
+      </c>
+      <c r="R298" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="299" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A299" t="s">
+        <v>16</v>
+      </c>
+      <c r="B299" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C299" t="s">
+        <v>17</v>
+      </c>
+      <c r="D299" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F299" t="s">
+        <v>475</v>
+      </c>
+      <c r="G299" t="s">
+        <v>126</v>
+      </c>
+      <c r="H299" t="s">
+        <v>476</v>
+      </c>
+      <c r="I299" s="4" t="s">
+        <v>477</v>
+      </c>
+      <c r="J299" t="s">
+        <v>19</v>
+      </c>
+      <c r="K299" s="11">
+        <v>1</v>
+      </c>
+      <c r="L299" t="s">
+        <v>31</v>
+      </c>
+      <c r="M299" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N299" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q299">
+        <v>0</v>
+      </c>
+      <c r="R299" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="300" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A300" t="s">
+        <v>16</v>
+      </c>
+      <c r="B300" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C300" t="s">
+        <v>17</v>
+      </c>
+      <c r="D300" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F300" t="s">
+        <v>38</v>
+      </c>
+      <c r="G300" t="s">
+        <v>182</v>
+      </c>
+      <c r="H300" t="s">
+        <v>218</v>
+      </c>
+      <c r="I300" s="4" t="s">
+        <v>234</v>
+      </c>
+      <c r="J300" t="s">
+        <v>19</v>
+      </c>
+      <c r="K300" s="11">
+        <v>1</v>
+      </c>
+      <c r="L300" t="s">
+        <v>20</v>
+      </c>
+      <c r="M300" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="N300" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q300">
+        <v>0</v>
+      </c>
+      <c r="R300" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="301" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A301" t="s">
+        <v>16</v>
+      </c>
+      <c r="B301" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C301" t="s">
+        <v>17</v>
+      </c>
+      <c r="D301" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F301" t="s">
+        <v>37</v>
+      </c>
+      <c r="G301" t="s">
+        <v>182</v>
+      </c>
+      <c r="H301" t="s">
+        <v>187</v>
+      </c>
+      <c r="I301" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="J301" t="s">
+        <v>19</v>
+      </c>
+      <c r="K301" s="11">
+        <v>1</v>
+      </c>
+      <c r="L301" t="s">
+        <v>42</v>
+      </c>
+      <c r="M301" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N301" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q301">
+        <v>0</v>
+      </c>
+      <c r="R301" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="302" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A302" t="s">
+        <v>16</v>
+      </c>
+      <c r="B302" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C302" t="s">
+        <v>17</v>
+      </c>
+      <c r="D302" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F302" t="s">
+        <v>478</v>
+      </c>
+      <c r="G302" t="s">
+        <v>522</v>
+      </c>
+      <c r="H302" t="s">
+        <v>364</v>
+      </c>
+      <c r="I302" s="4" t="s">
+        <v>365</v>
+      </c>
+      <c r="J302" t="s">
+        <v>173</v>
+      </c>
+      <c r="K302" s="11">
+        <v>1</v>
+      </c>
+      <c r="L302" t="s">
+        <v>479</v>
+      </c>
+      <c r="M302" s="4" t="s">
+        <v>532</v>
+      </c>
+      <c r="N302" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q302">
+        <v>0</v>
+      </c>
+      <c r="R302" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="303" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A303" t="s">
+        <v>16</v>
+      </c>
+      <c r="B303" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C303" t="s">
+        <v>17</v>
+      </c>
+      <c r="D303" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F303" t="s">
+        <v>480</v>
+      </c>
+      <c r="G303" t="s">
+        <v>182</v>
+      </c>
+      <c r="H303" t="s">
+        <v>198</v>
+      </c>
+      <c r="I303" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="J303" t="s">
+        <v>19</v>
+      </c>
+      <c r="K303" s="11">
+        <v>1</v>
+      </c>
+      <c r="L303" t="s">
+        <v>31</v>
+      </c>
+      <c r="M303" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N303" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q303">
+        <v>0</v>
+      </c>
+      <c r="R303" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="304" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A304" t="s">
+        <v>16</v>
+      </c>
+      <c r="B304" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C304" t="s">
+        <v>17</v>
+      </c>
+      <c r="D304" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F304" t="s">
+        <v>481</v>
+      </c>
+      <c r="G304" t="s">
+        <v>182</v>
+      </c>
+      <c r="H304" t="s">
+        <v>398</v>
+      </c>
+      <c r="I304" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="J304" t="s">
+        <v>19</v>
+      </c>
+      <c r="K304" s="11">
+        <v>1</v>
+      </c>
+      <c r="L304" t="s">
+        <v>20</v>
+      </c>
+      <c r="M304" s="4" t="s">
+        <v>540</v>
+      </c>
+      <c r="N304" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q304">
+        <v>0</v>
+      </c>
+      <c r="R304" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="305" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A305" t="s">
+        <v>16</v>
+      </c>
+      <c r="B305" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C305" t="s">
+        <v>17</v>
+      </c>
+      <c r="D305" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F305" t="s">
+        <v>321</v>
+      </c>
+      <c r="G305" t="s">
+        <v>309</v>
+      </c>
+      <c r="H305" t="s">
+        <v>124</v>
+      </c>
+      <c r="I305" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="J305" t="s">
+        <v>19</v>
+      </c>
+      <c r="K305" s="11">
+        <v>1</v>
+      </c>
+      <c r="L305" t="s">
+        <v>20</v>
+      </c>
+      <c r="M305" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="N305" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q305">
+        <v>0</v>
+      </c>
+      <c r="R305" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="306" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A306" t="s">
+        <v>16</v>
+      </c>
+      <c r="B306" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C306" t="s">
+        <v>17</v>
+      </c>
+      <c r="D306" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F306" t="s">
+        <v>482</v>
+      </c>
+      <c r="G306" t="s">
+        <v>309</v>
+      </c>
+      <c r="H306" t="s">
+        <v>124</v>
+      </c>
+      <c r="I306" s="4" t="s">
+        <v>313</v>
+      </c>
+      <c r="J306" t="s">
+        <v>19</v>
+      </c>
+      <c r="K306" s="11">
+        <v>1</v>
+      </c>
+      <c r="L306" t="s">
+        <v>20</v>
+      </c>
+      <c r="M306" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="N306" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q306">
+        <v>0</v>
+      </c>
+      <c r="R306" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="307" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A307" t="s">
+        <v>16</v>
+      </c>
+      <c r="B307" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C307" t="s">
+        <v>17</v>
+      </c>
+      <c r="D307" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F307" t="s">
+        <v>306</v>
+      </c>
+      <c r="G307" t="s">
+        <v>81</v>
+      </c>
+      <c r="H307" t="s">
+        <v>94</v>
+      </c>
+      <c r="I307" s="4" t="s">
+        <v>285</v>
+      </c>
+      <c r="J307" t="s">
+        <v>19</v>
+      </c>
+      <c r="K307" s="11">
+        <v>1</v>
+      </c>
+      <c r="L307" t="s">
+        <v>42</v>
+      </c>
+      <c r="M307" s="4" t="s">
+        <v>529</v>
+      </c>
+      <c r="N307" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q307">
+        <v>0</v>
+      </c>
+      <c r="R307" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="308" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A308" t="s">
+        <v>16</v>
+      </c>
+      <c r="B308" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C308" t="s">
+        <v>17</v>
+      </c>
+      <c r="D308" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F308" t="s">
+        <v>326</v>
+      </c>
+      <c r="G308" t="s">
+        <v>126</v>
+      </c>
+      <c r="H308" t="s">
+        <v>323</v>
+      </c>
+      <c r="I308" s="4" t="s">
+        <v>324</v>
+      </c>
+      <c r="J308" t="s">
+        <v>19</v>
+      </c>
+      <c r="K308" s="11">
+        <v>1</v>
+      </c>
+      <c r="L308" t="s">
+        <v>20</v>
+      </c>
+      <c r="M308" s="4" t="s">
+        <v>525</v>
+      </c>
+      <c r="N308" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q308">
+        <v>0</v>
+      </c>
+      <c r="R308" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="309" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A309" t="s">
+        <v>16</v>
+      </c>
+      <c r="B309" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C309" t="s">
+        <v>17</v>
+      </c>
+      <c r="D309" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F309" t="s">
+        <v>483</v>
+      </c>
+      <c r="G309" t="s">
+        <v>182</v>
+      </c>
+      <c r="H309" t="s">
+        <v>398</v>
+      </c>
+      <c r="I309" s="4" t="s">
+        <v>227</v>
+      </c>
+      <c r="J309" t="s">
+        <v>19</v>
+      </c>
+      <c r="K309" s="11">
+        <v>1</v>
+      </c>
+      <c r="L309" t="s">
+        <v>20</v>
+      </c>
+      <c r="M309" s="4" t="s">
+        <v>543</v>
+      </c>
+      <c r="N309" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q309">
+        <v>0</v>
+      </c>
+      <c r="R309" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="310" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A310" t="s">
+        <v>16</v>
+      </c>
+      <c r="B310" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C310" t="s">
+        <v>17</v>
+      </c>
+      <c r="D310" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F310" t="s">
+        <v>484</v>
+      </c>
+      <c r="G310" t="s">
+        <v>182</v>
+      </c>
+      <c r="H310" t="s">
+        <v>192</v>
+      </c>
+      <c r="I310" s="4" t="s">
+        <v>206</v>
+      </c>
+      <c r="J310" t="s">
+        <v>19</v>
+      </c>
+      <c r="K310" s="11">
+        <v>1</v>
+      </c>
+      <c r="L310" t="s">
+        <v>36</v>
+      </c>
+      <c r="M310" s="4" t="s">
+        <v>535</v>
+      </c>
+      <c r="N310" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q310">
+        <v>0</v>
+      </c>
+      <c r="R310" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="311" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A311" t="s">
+        <v>16</v>
+      </c>
+      <c r="B311" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C311" t="s">
+        <v>17</v>
+      </c>
+      <c r="D311" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F311" t="s">
+        <v>485</v>
+      </c>
+      <c r="G311" t="s">
+        <v>522</v>
+      </c>
+      <c r="H311" t="s">
+        <v>152</v>
+      </c>
+      <c r="I311" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="J311" t="s">
+        <v>19</v>
+      </c>
+      <c r="K311" s="11">
+        <v>1</v>
+      </c>
+      <c r="L311" t="s">
+        <v>31</v>
+      </c>
+      <c r="M311" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N311" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q311">
+        <v>0</v>
+      </c>
+      <c r="R311" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="312" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A312" t="s">
+        <v>16</v>
+      </c>
+      <c r="B312" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C312" t="s">
+        <v>17</v>
+      </c>
+      <c r="D312" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F312" t="s">
+        <v>486</v>
+      </c>
+      <c r="G312" t="s">
+        <v>182</v>
+      </c>
+      <c r="H312" t="s">
+        <v>225</v>
+      </c>
+      <c r="I312" s="4" t="s">
+        <v>240</v>
+      </c>
+      <c r="J312" t="s">
+        <v>19</v>
+      </c>
+      <c r="K312" s="11">
+        <v>1</v>
+      </c>
+      <c r="L312" t="s">
+        <v>20</v>
+      </c>
+      <c r="M312" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="N312" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q312">
+        <v>0</v>
+      </c>
+      <c r="R312" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="313" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A313" t="s">
+        <v>16</v>
+      </c>
+      <c r="B313" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C313" t="s">
+        <v>17</v>
+      </c>
+      <c r="D313" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F313" t="s">
+        <v>18</v>
+      </c>
+      <c r="G313" t="s">
+        <v>522</v>
+      </c>
+      <c r="H313" t="s">
+        <v>177</v>
+      </c>
+      <c r="I313" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="J313" t="s">
+        <v>19</v>
+      </c>
+      <c r="K313" s="11">
+        <v>1</v>
+      </c>
+      <c r="L313" t="s">
+        <v>20</v>
+      </c>
+      <c r="M313" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="N313" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q313">
+        <v>0</v>
+      </c>
+      <c r="R313" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="314" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A314" t="s">
+        <v>16</v>
+      </c>
+      <c r="B314" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C314" t="s">
+        <v>17</v>
+      </c>
+      <c r="D314" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F314" t="s">
+        <v>189</v>
+      </c>
+      <c r="G314" t="s">
+        <v>182</v>
+      </c>
+      <c r="H314" t="s">
+        <v>183</v>
+      </c>
+      <c r="I314" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="J314" t="s">
+        <v>19</v>
+      </c>
+      <c r="K314" s="11">
+        <v>1</v>
+      </c>
+      <c r="L314" t="s">
+        <v>20</v>
+      </c>
+      <c r="M314" s="4" t="s">
+        <v>543</v>
+      </c>
+      <c r="N314" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q314">
+        <v>0</v>
+      </c>
+      <c r="R314" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="315" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A315" t="s">
+        <v>16</v>
+      </c>
+      <c r="B315" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C315" t="s">
+        <v>17</v>
+      </c>
+      <c r="D315" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F315" t="s">
+        <v>38</v>
+      </c>
+      <c r="G315" t="s">
+        <v>182</v>
+      </c>
+      <c r="H315" t="s">
+        <v>187</v>
+      </c>
+      <c r="I315" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="J315" t="s">
+        <v>19</v>
+      </c>
+      <c r="K315" s="11">
+        <v>1</v>
+      </c>
+      <c r="L315" t="s">
+        <v>20</v>
+      </c>
+      <c r="M315" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="N315" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q315">
+        <v>0</v>
+      </c>
+      <c r="R315" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="316" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A316" t="s">
+        <v>16</v>
+      </c>
+      <c r="B316" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C316" t="s">
+        <v>17</v>
+      </c>
+      <c r="D316" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F316" t="s">
+        <v>487</v>
+      </c>
+      <c r="G316" t="s">
+        <v>182</v>
+      </c>
+      <c r="H316" t="s">
+        <v>247</v>
+      </c>
+      <c r="I316" s="4" t="s">
+        <v>249</v>
+      </c>
+      <c r="J316" t="s">
+        <v>173</v>
+      </c>
+      <c r="K316" s="11">
+        <v>1</v>
+      </c>
+      <c r="L316" t="s">
+        <v>31</v>
+      </c>
+      <c r="M316" s="4" t="s">
+        <v>524</v>
+      </c>
+      <c r="N316" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q316">
+        <v>0</v>
+      </c>
+      <c r="R316" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="317" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A317" t="s">
+        <v>16</v>
+      </c>
+      <c r="B317" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C317" t="s">
+        <v>17</v>
+      </c>
+      <c r="D317" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F317" t="s">
+        <v>488</v>
+      </c>
+      <c r="G317" t="s">
+        <v>81</v>
+      </c>
+      <c r="H317" t="s">
+        <v>268</v>
+      </c>
+      <c r="I317" s="4" t="s">
+        <v>269</v>
+      </c>
+      <c r="J317" t="s">
+        <v>19</v>
+      </c>
+      <c r="K317" s="11">
+        <v>1</v>
+      </c>
+      <c r="L317" t="s">
+        <v>20</v>
+      </c>
+      <c r="M317" s="4" t="s">
+        <v>525</v>
+      </c>
+      <c r="N317" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q317">
+        <v>0</v>
+      </c>
+      <c r="R317" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="318" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A318" t="s">
+        <v>16</v>
+      </c>
+      <c r="B318" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C318" t="s">
+        <v>17</v>
+      </c>
+      <c r="D318" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F318" t="s">
+        <v>489</v>
+      </c>
+      <c r="G318" t="s">
+        <v>309</v>
+      </c>
+      <c r="H318" t="s">
+        <v>124</v>
+      </c>
+      <c r="I318" s="4" t="s">
+        <v>319</v>
+      </c>
+      <c r="J318" t="s">
+        <v>19</v>
+      </c>
+      <c r="K318" s="11">
+        <v>1</v>
+      </c>
+      <c r="L318" t="s">
+        <v>31</v>
+      </c>
+      <c r="M318" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="N318" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q318">
+        <v>0</v>
+      </c>
+      <c r="R318" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="319" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A319" t="s">
+        <v>16</v>
+      </c>
+      <c r="B319" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C319" t="s">
+        <v>17</v>
+      </c>
+      <c r="D319" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F319" t="s">
+        <v>490</v>
+      </c>
+      <c r="G319" t="s">
+        <v>522</v>
+      </c>
+      <c r="H319" t="s">
+        <v>364</v>
+      </c>
+      <c r="I319" s="4" t="s">
+        <v>365</v>
+      </c>
+      <c r="J319" t="s">
+        <v>173</v>
+      </c>
+      <c r="K319" s="11">
+        <v>1</v>
+      </c>
+      <c r="L319" t="s">
+        <v>55</v>
+      </c>
+      <c r="M319" s="4" t="s">
+        <v>533</v>
+      </c>
+      <c r="N319" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q319">
+        <v>0</v>
+      </c>
+      <c r="R319" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="320" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A320" t="s">
+        <v>16</v>
+      </c>
+      <c r="B320" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C320" t="s">
+        <v>17</v>
+      </c>
+      <c r="D320" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F320" t="s">
+        <v>387</v>
+      </c>
+      <c r="G320" t="s">
+        <v>522</v>
+      </c>
+      <c r="H320" t="s">
+        <v>154</v>
+      </c>
+      <c r="I320" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="J320" t="s">
+        <v>19</v>
+      </c>
+      <c r="K320" s="11">
+        <v>1</v>
+      </c>
+      <c r="L320" t="s">
+        <v>20</v>
+      </c>
+      <c r="M320" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="N320" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q320">
+        <v>0</v>
+      </c>
+      <c r="R320" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="321" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A321" t="s">
+        <v>16</v>
+      </c>
+      <c r="B321" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C321" t="s">
+        <v>17</v>
+      </c>
+      <c r="D321" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F321" t="s">
+        <v>290</v>
+      </c>
+      <c r="G321" t="s">
+        <v>126</v>
+      </c>
+      <c r="H321" t="s">
+        <v>342</v>
+      </c>
+      <c r="I321" s="4" t="s">
+        <v>343</v>
+      </c>
+      <c r="J321" t="s">
+        <v>19</v>
+      </c>
+      <c r="K321" s="11">
+        <v>1</v>
+      </c>
+      <c r="L321" t="s">
+        <v>42</v>
+      </c>
+      <c r="M321" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N321" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q321">
+        <v>0</v>
+      </c>
+      <c r="R321" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="322" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A322" t="s">
+        <v>16</v>
+      </c>
+      <c r="B322" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C322" t="s">
+        <v>17</v>
+      </c>
+      <c r="D322" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F322" t="s">
+        <v>491</v>
+      </c>
+      <c r="G322" t="s">
+        <v>81</v>
+      </c>
+      <c r="H322" t="s">
+        <v>268</v>
+      </c>
+      <c r="I322" s="4" t="s">
+        <v>269</v>
+      </c>
+      <c r="J322" t="s">
+        <v>19</v>
+      </c>
+      <c r="K322" s="11">
+        <v>1</v>
+      </c>
+      <c r="L322" t="s">
+        <v>28</v>
+      </c>
+      <c r="M322" s="4" t="s">
+        <v>535</v>
+      </c>
+      <c r="N322" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q322">
+        <v>0</v>
+      </c>
+      <c r="R322" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="323" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A323" t="s">
+        <v>16</v>
+      </c>
+      <c r="B323" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C323" t="s">
+        <v>17</v>
+      </c>
+      <c r="D323" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F323" t="s">
+        <v>492</v>
+      </c>
+      <c r="G323" t="s">
+        <v>81</v>
+      </c>
+      <c r="H323" t="s">
+        <v>268</v>
+      </c>
+      <c r="I323" s="4" t="s">
+        <v>269</v>
+      </c>
+      <c r="J323" t="s">
+        <v>19</v>
+      </c>
+      <c r="K323" s="11">
+        <v>1</v>
+      </c>
+      <c r="L323" t="s">
+        <v>28</v>
+      </c>
+      <c r="M323" s="4" t="s">
+        <v>535</v>
+      </c>
+      <c r="N323" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q323">
+        <v>0</v>
+      </c>
+      <c r="R323" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="324" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A324" t="s">
+        <v>16</v>
+      </c>
+      <c r="B324" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C324" t="s">
+        <v>17</v>
+      </c>
+      <c r="D324" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F324" t="s">
+        <v>493</v>
+      </c>
+      <c r="G324" t="s">
+        <v>182</v>
+      </c>
+      <c r="H324" t="s">
+        <v>183</v>
+      </c>
+      <c r="I324" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="J324" t="s">
+        <v>19</v>
+      </c>
+      <c r="K324" s="11">
+        <v>1</v>
+      </c>
+      <c r="L324" t="s">
+        <v>51</v>
+      </c>
+      <c r="M324" s="4" t="s">
+        <v>534</v>
+      </c>
+      <c r="N324" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q324">
+        <v>0</v>
+      </c>
+      <c r="R324" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="325" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A325" t="s">
+        <v>16</v>
+      </c>
+      <c r="B325" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C325" t="s">
+        <v>17</v>
+      </c>
+      <c r="D325" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F325" t="s">
+        <v>70</v>
+      </c>
+      <c r="G325" t="s">
+        <v>522</v>
+      </c>
+      <c r="H325" t="s">
+        <v>174</v>
+      </c>
+      <c r="I325" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="J325" t="s">
+        <v>173</v>
+      </c>
+      <c r="K325" s="11">
+        <v>1</v>
+      </c>
+      <c r="L325" t="s">
+        <v>31</v>
+      </c>
+      <c r="M325" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="N325" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q325">
+        <v>0</v>
+      </c>
+      <c r="R325" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="326" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A326" t="s">
+        <v>16</v>
+      </c>
+      <c r="B326" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C326" t="s">
+        <v>17</v>
+      </c>
+      <c r="D326" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F326" t="s">
+        <v>448</v>
+      </c>
+      <c r="G326" t="s">
+        <v>182</v>
+      </c>
+      <c r="H326" t="s">
+        <v>421</v>
+      </c>
+      <c r="I326" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="J326" t="s">
+        <v>173</v>
+      </c>
+      <c r="K326" s="11">
+        <v>1</v>
+      </c>
+      <c r="L326" t="s">
+        <v>20</v>
+      </c>
+      <c r="M326" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="N326" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q326">
+        <v>0</v>
+      </c>
+      <c r="R326" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="327" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A327" t="s">
+        <v>16</v>
+      </c>
+      <c r="B327" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C327" t="s">
+        <v>17</v>
+      </c>
+      <c r="D327" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F327" t="s">
+        <v>99</v>
+      </c>
+      <c r="G327" t="s">
+        <v>126</v>
+      </c>
+      <c r="H327" t="s">
+        <v>342</v>
+      </c>
+      <c r="I327" s="4" t="s">
+        <v>370</v>
+      </c>
+      <c r="J327" t="s">
+        <v>19</v>
+      </c>
+      <c r="K327" s="11">
+        <v>1</v>
+      </c>
+      <c r="L327" t="s">
+        <v>42</v>
+      </c>
+      <c r="M327" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N327" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q327">
+        <v>0</v>
+      </c>
+      <c r="R327" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="328" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A328" t="s">
+        <v>16</v>
+      </c>
+      <c r="B328" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C328" t="s">
+        <v>17</v>
+      </c>
+      <c r="D328" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F328" t="s">
+        <v>494</v>
+      </c>
+      <c r="G328" t="s">
+        <v>126</v>
+      </c>
+      <c r="H328" t="s">
+        <v>342</v>
+      </c>
+      <c r="I328" s="4" t="s">
+        <v>370</v>
+      </c>
+      <c r="J328" t="s">
+        <v>19</v>
+      </c>
+      <c r="K328" s="11">
+        <v>1</v>
+      </c>
+      <c r="L328" t="s">
+        <v>60</v>
+      </c>
+      <c r="M328" s="4" t="s">
+        <v>537</v>
+      </c>
+      <c r="N328" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q328">
+        <v>0</v>
+      </c>
+      <c r="R328" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="329" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A329" t="s">
+        <v>16</v>
+      </c>
+      <c r="B329" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C329" t="s">
+        <v>17</v>
+      </c>
+      <c r="D329" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F329" t="s">
+        <v>490</v>
+      </c>
+      <c r="G329" t="s">
+        <v>522</v>
+      </c>
+      <c r="H329" t="s">
+        <v>364</v>
+      </c>
+      <c r="I329" s="4" t="s">
+        <v>365</v>
+      </c>
+      <c r="J329" t="s">
+        <v>173</v>
+      </c>
+      <c r="K329" s="11">
+        <v>1</v>
+      </c>
+      <c r="L329" t="s">
+        <v>95</v>
+      </c>
+      <c r="M329" s="4" t="s">
+        <v>533</v>
+      </c>
+      <c r="N329" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q329">
+        <v>0</v>
+      </c>
+      <c r="R329" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="330" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A330" t="s">
+        <v>16</v>
+      </c>
+      <c r="B330" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C330" t="s">
+        <v>17</v>
+      </c>
+      <c r="D330" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F330" t="s">
+        <v>37</v>
+      </c>
+      <c r="G330" t="s">
+        <v>522</v>
+      </c>
+      <c r="H330" t="s">
+        <v>174</v>
+      </c>
+      <c r="I330" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="J330" t="s">
+        <v>19</v>
+      </c>
+      <c r="K330" s="11">
+        <v>1</v>
+      </c>
+      <c r="L330" t="s">
+        <v>31</v>
+      </c>
+      <c r="M330" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N330" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q330">
+        <v>0</v>
+      </c>
+      <c r="R330" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="331" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A331" t="s">
+        <v>16</v>
+      </c>
+      <c r="B331" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C331" t="s">
+        <v>17</v>
+      </c>
+      <c r="D331" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F331" t="s">
+        <v>495</v>
+      </c>
+      <c r="G331" t="s">
+        <v>126</v>
+      </c>
+      <c r="H331" t="s">
+        <v>342</v>
+      </c>
+      <c r="I331" s="4" t="s">
+        <v>496</v>
+      </c>
+      <c r="J331" t="s">
+        <v>19</v>
+      </c>
+      <c r="K331" s="11">
+        <v>1</v>
+      </c>
+      <c r="L331" t="s">
+        <v>31</v>
+      </c>
+      <c r="M331" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N331" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q331">
+        <v>0</v>
+      </c>
+      <c r="R331" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="332" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A332" t="s">
+        <v>16</v>
+      </c>
+      <c r="B332" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C332" t="s">
+        <v>17</v>
+      </c>
+      <c r="D332" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F332" t="s">
+        <v>497</v>
+      </c>
+      <c r="G332" t="s">
+        <v>126</v>
+      </c>
+      <c r="H332" t="s">
+        <v>342</v>
+      </c>
+      <c r="I332" s="4" t="s">
+        <v>498</v>
+      </c>
+      <c r="J332" t="s">
+        <v>19</v>
+      </c>
+      <c r="K332" s="11">
+        <v>1</v>
+      </c>
+      <c r="L332" t="s">
+        <v>31</v>
+      </c>
+      <c r="M332" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N332" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q332">
+        <v>0</v>
+      </c>
+      <c r="R332" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="333" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A333" t="s">
+        <v>16</v>
+      </c>
+      <c r="B333" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C333" t="s">
+        <v>17</v>
+      </c>
+      <c r="D333" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F333" t="s">
+        <v>371</v>
+      </c>
+      <c r="G333" t="s">
+        <v>126</v>
+      </c>
+      <c r="H333" t="s">
+        <v>342</v>
+      </c>
+      <c r="I333" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="J333" t="s">
+        <v>19</v>
+      </c>
+      <c r="K333" s="11">
+        <v>1</v>
+      </c>
+      <c r="L333" t="s">
+        <v>31</v>
+      </c>
+      <c r="M333" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N333" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q333">
+        <v>0</v>
+      </c>
+      <c r="R333" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="334" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A334" t="s">
+        <v>16</v>
+      </c>
+      <c r="B334" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C334" t="s">
+        <v>17</v>
+      </c>
+      <c r="D334" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F334" t="s">
+        <v>290</v>
+      </c>
+      <c r="G334" t="s">
+        <v>81</v>
+      </c>
+      <c r="H334" t="s">
+        <v>412</v>
+      </c>
+      <c r="I334" s="4" t="s">
+        <v>412</v>
+      </c>
+      <c r="J334" t="s">
+        <v>173</v>
+      </c>
+      <c r="K334" s="11">
+        <v>1</v>
+      </c>
+      <c r="L334" t="s">
+        <v>20</v>
+      </c>
+      <c r="M334" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="N334" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q334">
+        <v>0</v>
+      </c>
+      <c r="R334" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="335" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A335" t="s">
+        <v>16</v>
+      </c>
+      <c r="B335" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C335" t="s">
+        <v>17</v>
+      </c>
+      <c r="D335" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F335" t="s">
+        <v>37</v>
+      </c>
+      <c r="G335" t="s">
+        <v>182</v>
+      </c>
+      <c r="H335" t="s">
+        <v>218</v>
+      </c>
+      <c r="I335" s="4" t="s">
+        <v>221</v>
+      </c>
+      <c r="J335" t="s">
+        <v>19</v>
+      </c>
+      <c r="K335" s="11">
+        <v>1</v>
+      </c>
+      <c r="L335" t="s">
+        <v>31</v>
+      </c>
+      <c r="M335" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N335" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q335">
+        <v>0</v>
+      </c>
+      <c r="R335" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="336" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A336" t="s">
+        <v>16</v>
+      </c>
+      <c r="B336" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C336" t="s">
+        <v>17</v>
+      </c>
+      <c r="D336" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F336" t="s">
+        <v>387</v>
+      </c>
+      <c r="G336" t="s">
+        <v>522</v>
+      </c>
+      <c r="H336" t="s">
+        <v>174</v>
+      </c>
+      <c r="I336" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="J336" t="s">
+        <v>19</v>
+      </c>
+      <c r="K336" s="11">
+        <v>1</v>
+      </c>
+      <c r="L336" t="s">
+        <v>20</v>
+      </c>
+      <c r="M336" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="N336" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q336">
+        <v>0</v>
+      </c>
+      <c r="R336" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="337" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A337" t="s">
+        <v>16</v>
+      </c>
+      <c r="B337" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C337" t="s">
+        <v>17</v>
+      </c>
+      <c r="D337" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F337" t="s">
+        <v>500</v>
+      </c>
+      <c r="G337" t="s">
+        <v>309</v>
+      </c>
+      <c r="H337" t="s">
+        <v>124</v>
+      </c>
+      <c r="I337" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="J337" t="s">
+        <v>19</v>
+      </c>
+      <c r="K337" s="11">
+        <v>1</v>
+      </c>
+      <c r="L337" t="s">
+        <v>20</v>
+      </c>
+      <c r="M337" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="N337" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q337">
+        <v>0</v>
+      </c>
+      <c r="R337" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="338" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A338" t="s">
+        <v>16</v>
+      </c>
+      <c r="B338" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C338" t="s">
+        <v>17</v>
+      </c>
+      <c r="D338" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F338" t="s">
+        <v>501</v>
+      </c>
+      <c r="G338" t="s">
+        <v>81</v>
+      </c>
+      <c r="H338" t="s">
+        <v>502</v>
+      </c>
+      <c r="I338" s="4" t="s">
+        <v>503</v>
+      </c>
+      <c r="J338" t="s">
+        <v>173</v>
+      </c>
+      <c r="K338" s="11">
+        <v>1</v>
+      </c>
+      <c r="L338" t="s">
+        <v>385</v>
+      </c>
+      <c r="M338" s="4" t="s">
+        <v>532</v>
+      </c>
+      <c r="N338" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q338">
+        <v>0</v>
+      </c>
+      <c r="R338" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="339" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A339" t="s">
+        <v>16</v>
+      </c>
+      <c r="B339" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C339" t="s">
+        <v>17</v>
+      </c>
+      <c r="D339" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F339" t="s">
+        <v>504</v>
+      </c>
+      <c r="G339" t="s">
+        <v>81</v>
+      </c>
+      <c r="H339" t="s">
+        <v>94</v>
+      </c>
+      <c r="I339" s="4" t="s">
+        <v>285</v>
+      </c>
+      <c r="J339" t="s">
+        <v>19</v>
+      </c>
+      <c r="K339" s="11">
+        <v>1</v>
+      </c>
+      <c r="L339" t="s">
+        <v>42</v>
+      </c>
+      <c r="M339" s="4" t="s">
+        <v>529</v>
+      </c>
+      <c r="N339" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q339">
+        <v>0</v>
+      </c>
+      <c r="R339" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="340" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A340" t="s">
+        <v>16</v>
+      </c>
+      <c r="B340" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C340" t="s">
+        <v>17</v>
+      </c>
+      <c r="D340" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F340" t="s">
+        <v>38</v>
+      </c>
+      <c r="G340" t="s">
+        <v>182</v>
+      </c>
+      <c r="H340" t="s">
+        <v>194</v>
+      </c>
+      <c r="I340" s="4" t="s">
+        <v>200</v>
+      </c>
+      <c r="J340" t="s">
+        <v>19</v>
+      </c>
+      <c r="K340" s="11">
+        <v>1</v>
+      </c>
+      <c r="L340" t="s">
+        <v>20</v>
+      </c>
+      <c r="M340" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="N340" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q340">
+        <v>0</v>
+      </c>
+      <c r="R340" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="341" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A341" t="s">
+        <v>16</v>
+      </c>
+      <c r="B341" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C341" t="s">
+        <v>17</v>
+      </c>
+      <c r="D341" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F341" t="s">
+        <v>37</v>
+      </c>
+      <c r="G341" t="s">
+        <v>182</v>
+      </c>
+      <c r="H341" t="s">
+        <v>196</v>
+      </c>
+      <c r="I341" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="J341" t="s">
+        <v>19</v>
+      </c>
+      <c r="K341" s="11">
+        <v>1</v>
+      </c>
+      <c r="L341" t="s">
+        <v>42</v>
+      </c>
+      <c r="M341" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N341" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q341">
+        <v>0</v>
+      </c>
+      <c r="R341" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="342" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A342" t="s">
+        <v>16</v>
+      </c>
+      <c r="B342" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C342" t="s">
+        <v>17</v>
+      </c>
+      <c r="D342" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F342" t="s">
+        <v>146</v>
+      </c>
+      <c r="G342" t="s">
+        <v>126</v>
+      </c>
+      <c r="H342" t="s">
+        <v>331</v>
+      </c>
+      <c r="I342" s="4" t="s">
+        <v>352</v>
+      </c>
+      <c r="J342" t="s">
+        <v>19</v>
+      </c>
+      <c r="K342" s="11">
+        <v>1</v>
+      </c>
+      <c r="L342" t="s">
+        <v>31</v>
+      </c>
+      <c r="M342" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="N342" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q342">
+        <v>0</v>
+      </c>
+      <c r="R342" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="343" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A343" t="s">
+        <v>16</v>
+      </c>
+      <c r="B343" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C343" t="s">
+        <v>17</v>
+      </c>
+      <c r="D343" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F343" t="s">
+        <v>505</v>
+      </c>
+      <c r="G343" t="s">
+        <v>182</v>
+      </c>
+      <c r="H343" t="s">
+        <v>183</v>
+      </c>
+      <c r="I343" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="J343" t="s">
+        <v>19</v>
+      </c>
+      <c r="K343" s="11">
+        <v>1</v>
+      </c>
+      <c r="L343" t="s">
+        <v>53</v>
+      </c>
+      <c r="M343" s="4" t="s">
+        <v>539</v>
+      </c>
+      <c r="N343" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q343">
+        <v>0</v>
+      </c>
+      <c r="R343" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="344" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A344" t="s">
+        <v>16</v>
+      </c>
+      <c r="B344" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C344" t="s">
+        <v>17</v>
+      </c>
+      <c r="D344" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F344" t="s">
+        <v>115</v>
+      </c>
+      <c r="G344" t="s">
+        <v>182</v>
+      </c>
+      <c r="H344" t="s">
+        <v>398</v>
+      </c>
+      <c r="I344" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="J344" t="s">
+        <v>19</v>
+      </c>
+      <c r="K344" s="11">
+        <v>1</v>
+      </c>
+      <c r="L344" t="s">
+        <v>28</v>
+      </c>
+      <c r="M344" s="4" t="s">
+        <v>542</v>
+      </c>
+      <c r="N344" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q344">
+        <v>0</v>
+      </c>
+      <c r="R344" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="345" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A345" t="s">
+        <v>16</v>
+      </c>
+      <c r="B345" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C345" t="s">
+        <v>17</v>
+      </c>
+      <c r="D345" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F345" t="s">
+        <v>235</v>
+      </c>
+      <c r="G345" t="s">
+        <v>182</v>
+      </c>
+      <c r="H345" t="s">
+        <v>506</v>
+      </c>
+      <c r="I345" s="4" t="s">
+        <v>236</v>
+      </c>
+      <c r="J345" t="s">
+        <v>19</v>
+      </c>
+      <c r="K345" s="11">
+        <v>1</v>
+      </c>
+      <c r="L345" t="s">
+        <v>53</v>
+      </c>
+      <c r="M345" s="4" t="s">
+        <v>535</v>
+      </c>
+      <c r="N345" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q345">
+        <v>0</v>
+      </c>
+      <c r="R345" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="346" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A346" t="s">
+        <v>16</v>
+      </c>
+      <c r="B346" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C346" t="s">
+        <v>17</v>
+      </c>
+      <c r="D346" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F346" t="s">
+        <v>245</v>
+      </c>
+      <c r="G346" t="s">
+        <v>182</v>
+      </c>
+      <c r="H346" t="s">
+        <v>198</v>
+      </c>
+      <c r="I346" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="J346" t="s">
+        <v>19</v>
+      </c>
+      <c r="K346" s="11">
+        <v>1</v>
+      </c>
+      <c r="L346" t="s">
+        <v>20</v>
+      </c>
+      <c r="M346" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="N346" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q346">
+        <v>0</v>
+      </c>
+      <c r="R346" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="347" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A347" t="s">
+        <v>16</v>
+      </c>
+      <c r="B347" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C347" t="s">
+        <v>17</v>
+      </c>
+      <c r="D347" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F347" t="s">
+        <v>135</v>
+      </c>
+      <c r="G347" t="s">
+        <v>126</v>
+      </c>
+      <c r="H347" t="s">
+        <v>335</v>
+      </c>
+      <c r="I347" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="J347" t="s">
+        <v>19</v>
+      </c>
+      <c r="K347" s="11">
+        <v>1</v>
+      </c>
+      <c r="L347" t="s">
+        <v>51</v>
+      </c>
+      <c r="M347" s="4" t="s">
+        <v>534</v>
+      </c>
+      <c r="N347" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q347">
+        <v>0</v>
+      </c>
+      <c r="R347" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="348" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A348" t="s">
+        <v>16</v>
+      </c>
+      <c r="B348" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C348" t="s">
+        <v>17</v>
+      </c>
+      <c r="D348" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F348" t="s">
+        <v>507</v>
+      </c>
+      <c r="G348" t="s">
+        <v>126</v>
+      </c>
+      <c r="H348" t="s">
+        <v>335</v>
+      </c>
+      <c r="I348" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="J348" t="s">
+        <v>19</v>
+      </c>
+      <c r="K348" s="11">
+        <v>1</v>
+      </c>
+      <c r="L348" t="s">
+        <v>20</v>
+      </c>
+      <c r="M348" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="N348" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q348">
+        <v>0</v>
+      </c>
+      <c r="R348" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="349" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A349" t="s">
+        <v>16</v>
+      </c>
+      <c r="B349" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C349" t="s">
+        <v>17</v>
+      </c>
+      <c r="D349" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F349" t="s">
+        <v>145</v>
+      </c>
+      <c r="G349" t="s">
+        <v>126</v>
+      </c>
+      <c r="H349" t="s">
+        <v>331</v>
+      </c>
+      <c r="I349" s="4" t="s">
+        <v>332</v>
+      </c>
+      <c r="J349" t="s">
+        <v>19</v>
+      </c>
+      <c r="K349" s="11">
+        <v>1</v>
+      </c>
+      <c r="L349" t="s">
+        <v>42</v>
+      </c>
+      <c r="M349" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N349" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q349">
+        <v>0</v>
+      </c>
+      <c r="R349" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="350" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A350" t="s">
+        <v>16</v>
+      </c>
+      <c r="B350" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C350" t="s">
+        <v>17</v>
+      </c>
+      <c r="D350" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F350" t="s">
+        <v>347</v>
+      </c>
+      <c r="G350" t="s">
+        <v>126</v>
+      </c>
+      <c r="H350" t="s">
+        <v>333</v>
+      </c>
+      <c r="I350" s="4" t="s">
+        <v>334</v>
+      </c>
+      <c r="J350" t="s">
+        <v>19</v>
+      </c>
+      <c r="K350" s="11">
+        <v>1</v>
+      </c>
+      <c r="L350" t="s">
+        <v>31</v>
+      </c>
+      <c r="M350" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="N350" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q350">
+        <v>0</v>
+      </c>
+      <c r="R350" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="351" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A351" t="s">
+        <v>16</v>
+      </c>
+      <c r="B351" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C351" t="s">
+        <v>17</v>
+      </c>
+      <c r="D351" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F351" t="s">
+        <v>508</v>
+      </c>
+      <c r="G351" t="s">
+        <v>182</v>
+      </c>
+      <c r="H351" t="s">
+        <v>247</v>
+      </c>
+      <c r="I351" s="4" t="s">
+        <v>249</v>
+      </c>
+      <c r="J351" t="s">
+        <v>19</v>
+      </c>
+      <c r="K351" s="11">
+        <v>1</v>
+      </c>
+      <c r="L351" t="s">
+        <v>20</v>
+      </c>
+      <c r="M351" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="N351" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q351">
+        <v>0</v>
+      </c>
+      <c r="R351" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="352" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A352" t="s">
+        <v>16</v>
+      </c>
+      <c r="B352" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C352" t="s">
+        <v>17</v>
+      </c>
+      <c r="D352" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F352" t="s">
+        <v>509</v>
+      </c>
+      <c r="G352" t="s">
+        <v>182</v>
+      </c>
+      <c r="H352" t="s">
+        <v>510</v>
+      </c>
+      <c r="I352" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="J352" t="s">
+        <v>19</v>
+      </c>
+      <c r="K352" s="11">
+        <v>1</v>
+      </c>
+      <c r="L352" t="s">
+        <v>20</v>
+      </c>
+      <c r="M352" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="N352" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q352">
+        <v>0</v>
+      </c>
+      <c r="R352" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="353" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A353" t="s">
+        <v>16</v>
+      </c>
+      <c r="B353" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C353" t="s">
+        <v>17</v>
+      </c>
+      <c r="D353" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F353" t="s">
+        <v>511</v>
+      </c>
+      <c r="G353" t="s">
+        <v>126</v>
+      </c>
+      <c r="H353" t="s">
+        <v>335</v>
+      </c>
+      <c r="I353" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="J353" t="s">
+        <v>19</v>
+      </c>
+      <c r="K353" s="11">
+        <v>1</v>
+      </c>
+      <c r="L353" t="s">
+        <v>31</v>
+      </c>
+      <c r="M353" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="N353" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q353">
+        <v>0</v>
+      </c>
+      <c r="R353" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="354" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A354" t="s">
+        <v>16</v>
+      </c>
+      <c r="B354" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C354" t="s">
+        <v>17</v>
+      </c>
+      <c r="D354" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F354" t="s">
+        <v>148</v>
+      </c>
+      <c r="G354" t="s">
+        <v>126</v>
+      </c>
+      <c r="H354" t="s">
+        <v>323</v>
+      </c>
+      <c r="I354" s="4" t="s">
+        <v>330</v>
+      </c>
+      <c r="J354" t="s">
+        <v>19</v>
+      </c>
+      <c r="K354" s="11">
+        <v>1</v>
+      </c>
+      <c r="L354" t="s">
+        <v>55</v>
+      </c>
+      <c r="M354" s="4" t="s">
+        <v>533</v>
+      </c>
+      <c r="N354" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q354">
+        <v>0</v>
+      </c>
+      <c r="R354" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="355" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A355" t="s">
+        <v>16</v>
+      </c>
+      <c r="B355" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C355" t="s">
+        <v>17</v>
+      </c>
+      <c r="D355" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F355" t="s">
+        <v>62</v>
+      </c>
+      <c r="G355" t="s">
+        <v>182</v>
+      </c>
+      <c r="H355" t="s">
+        <v>203</v>
+      </c>
+      <c r="I355" s="4" t="s">
+        <v>204</v>
+      </c>
+      <c r="J355" t="s">
+        <v>19</v>
+      </c>
+      <c r="K355" s="11">
+        <v>1</v>
+      </c>
+      <c r="L355" t="s">
+        <v>42</v>
+      </c>
+      <c r="M355" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N355" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q355">
+        <v>0</v>
+      </c>
+      <c r="R355" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="356" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A356" t="s">
+        <v>16</v>
+      </c>
+      <c r="B356" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C356" t="s">
+        <v>17</v>
+      </c>
+      <c r="D356" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F356" t="s">
+        <v>512</v>
+      </c>
+      <c r="G356" t="s">
+        <v>182</v>
+      </c>
+      <c r="H356" t="s">
+        <v>194</v>
+      </c>
+      <c r="I356" s="4" t="s">
+        <v>403</v>
+      </c>
+      <c r="J356" t="s">
+        <v>374</v>
+      </c>
+      <c r="K356" s="11">
+        <v>1</v>
+      </c>
+      <c r="L356" t="s">
+        <v>31</v>
+      </c>
+      <c r="M356" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N356" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q356">
+        <v>0</v>
+      </c>
+      <c r="R356" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="357" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A357" t="s">
+        <v>16</v>
+      </c>
+      <c r="B357" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C357" t="s">
+        <v>17</v>
+      </c>
+      <c r="D357" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F357" t="s">
+        <v>359</v>
+      </c>
+      <c r="G357" t="s">
+        <v>126</v>
+      </c>
+      <c r="H357" t="s">
+        <v>344</v>
+      </c>
+      <c r="I357" s="4" t="s">
+        <v>358</v>
+      </c>
+      <c r="J357" t="s">
+        <v>19</v>
+      </c>
+      <c r="K357" s="11">
+        <v>1</v>
+      </c>
+      <c r="L357" t="s">
+        <v>55</v>
+      </c>
+      <c r="M357" s="4" t="s">
+        <v>533</v>
+      </c>
+      <c r="N357" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q357">
+        <v>0</v>
+      </c>
+      <c r="R357" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="358" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A358" t="s">
+        <v>16</v>
+      </c>
+      <c r="B358" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C358" t="s">
+        <v>17</v>
+      </c>
+      <c r="D358" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F358" t="s">
+        <v>129</v>
+      </c>
+      <c r="G358" t="s">
+        <v>126</v>
+      </c>
+      <c r="H358" t="s">
+        <v>327</v>
+      </c>
+      <c r="I358" s="4" t="s">
+        <v>338</v>
+      </c>
+      <c r="J358" t="s">
+        <v>19</v>
+      </c>
+      <c r="K358" s="11">
+        <v>1</v>
+      </c>
+      <c r="L358" t="s">
+        <v>31</v>
+      </c>
+      <c r="M358" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N358" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q358">
+        <v>0</v>
+      </c>
+      <c r="R358" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="359" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A359" t="s">
+        <v>16</v>
+      </c>
+      <c r="B359" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C359" t="s">
+        <v>17</v>
+      </c>
+      <c r="D359" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F359" t="s">
+        <v>513</v>
+      </c>
+      <c r="G359" t="s">
+        <v>309</v>
+      </c>
+      <c r="H359" t="s">
+        <v>124</v>
+      </c>
+      <c r="I359" s="4" t="s">
+        <v>315</v>
+      </c>
+      <c r="J359" t="s">
+        <v>19</v>
+      </c>
+      <c r="K359" s="11">
+        <v>1</v>
+      </c>
+      <c r="L359" t="s">
+        <v>42</v>
+      </c>
+      <c r="M359" s="4" t="s">
+        <v>529</v>
+      </c>
+      <c r="N359" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q359">
+        <v>0</v>
+      </c>
+      <c r="R359" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="360" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A360" t="s">
+        <v>16</v>
+      </c>
+      <c r="B360" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C360" t="s">
+        <v>17</v>
+      </c>
+      <c r="D360" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F360" t="s">
+        <v>112</v>
+      </c>
+      <c r="G360" t="s">
+        <v>182</v>
+      </c>
+      <c r="H360" t="s">
+        <v>109</v>
+      </c>
+      <c r="I360" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="J360" t="s">
+        <v>19</v>
+      </c>
+      <c r="K360" s="11">
+        <v>1</v>
+      </c>
+      <c r="L360" t="s">
+        <v>28</v>
+      </c>
+      <c r="M360" s="4" t="s">
+        <v>536</v>
+      </c>
+      <c r="N360" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q360">
+        <v>0</v>
+      </c>
+      <c r="R360" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="361" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A361" t="s">
+        <v>16</v>
+      </c>
+      <c r="B361" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C361" t="s">
+        <v>17</v>
+      </c>
+      <c r="D361" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F361" t="s">
+        <v>77</v>
+      </c>
+      <c r="G361" t="s">
+        <v>182</v>
+      </c>
+      <c r="H361" t="s">
+        <v>213</v>
+      </c>
+      <c r="I361" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="J361" t="s">
+        <v>19</v>
+      </c>
+      <c r="K361" s="11">
+        <v>1</v>
+      </c>
+      <c r="L361" t="s">
+        <v>230</v>
+      </c>
+      <c r="M361" s="4" t="s">
+        <v>534</v>
+      </c>
+      <c r="N361" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q361">
+        <v>0</v>
+      </c>
+      <c r="R361" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="362" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A362" t="s">
+        <v>16</v>
+      </c>
+      <c r="B362" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C362" t="s">
+        <v>17</v>
+      </c>
+      <c r="D362" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F362" t="s">
+        <v>33</v>
+      </c>
+      <c r="G362" t="s">
+        <v>522</v>
+      </c>
+      <c r="H362" t="s">
+        <v>154</v>
+      </c>
+      <c r="I362" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="J362" t="s">
+        <v>19</v>
+      </c>
+      <c r="K362" s="11">
+        <v>1</v>
+      </c>
+      <c r="L362" t="s">
+        <v>28</v>
+      </c>
+      <c r="M362" s="4" t="s">
+        <v>535</v>
+      </c>
+      <c r="N362" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q362">
+        <v>0</v>
+      </c>
+      <c r="R362" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="363" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A363" t="s">
+        <v>16</v>
+      </c>
+      <c r="B363" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C363" t="s">
+        <v>17</v>
+      </c>
+      <c r="D363" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F363" t="s">
+        <v>97</v>
+      </c>
+      <c r="G363" t="s">
+        <v>81</v>
+      </c>
+      <c r="H363" t="s">
+        <v>268</v>
+      </c>
+      <c r="I363" s="4" t="s">
+        <v>269</v>
+      </c>
+      <c r="J363" t="s">
+        <v>19</v>
+      </c>
+      <c r="K363" s="11">
+        <v>1</v>
+      </c>
+      <c r="L363" t="s">
+        <v>20</v>
+      </c>
+      <c r="M363" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="N363" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q363">
+        <v>0</v>
+      </c>
+      <c r="R363" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="364" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A364" t="s">
+        <v>16</v>
+      </c>
+      <c r="B364" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C364" t="s">
+        <v>17</v>
+      </c>
+      <c r="D364" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F364" t="s">
+        <v>83</v>
+      </c>
+      <c r="G364" t="s">
+        <v>81</v>
+      </c>
+      <c r="H364" t="s">
+        <v>84</v>
+      </c>
+      <c r="I364" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="J364" t="s">
+        <v>173</v>
+      </c>
+      <c r="K364" s="11">
+        <v>0.8</v>
+      </c>
+      <c r="L364" t="s">
+        <v>53</v>
+      </c>
+      <c r="M364" s="4" t="s">
+        <v>529</v>
+      </c>
+      <c r="N364" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q364">
+        <v>0</v>
+      </c>
+      <c r="R364" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="365" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A365" t="s">
+        <v>16</v>
+      </c>
+      <c r="B365" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C365" t="s">
+        <v>17</v>
+      </c>
+      <c r="D365" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F365" t="s">
+        <v>85</v>
+      </c>
+      <c r="G365" t="s">
+        <v>81</v>
+      </c>
+      <c r="H365" t="s">
+        <v>84</v>
+      </c>
+      <c r="I365" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="J365" t="s">
+        <v>19</v>
+      </c>
+      <c r="K365" s="11">
+        <v>1</v>
+      </c>
+      <c r="L365" t="s">
+        <v>28</v>
+      </c>
+      <c r="M365" s="4" t="s">
+        <v>541</v>
+      </c>
+      <c r="N365" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q365">
+        <v>0</v>
+      </c>
+      <c r="R365" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="366" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A366" t="s">
+        <v>16</v>
+      </c>
+      <c r="B366" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C366" t="s">
+        <v>17</v>
+      </c>
+      <c r="D366" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F366" t="s">
+        <v>376</v>
+      </c>
+      <c r="G366" t="s">
+        <v>522</v>
+      </c>
+      <c r="H366" t="s">
+        <v>157</v>
+      </c>
+      <c r="I366" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="J366" t="s">
+        <v>19</v>
+      </c>
+      <c r="K366" s="11">
+        <v>1</v>
+      </c>
+      <c r="L366" t="s">
+        <v>20</v>
+      </c>
+      <c r="M366" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="N366" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q366">
+        <v>0</v>
+      </c>
+      <c r="R366" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="367" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A367" t="s">
+        <v>16</v>
+      </c>
+      <c r="B367" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C367" t="s">
+        <v>17</v>
+      </c>
+      <c r="D367" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F367" t="s">
+        <v>134</v>
+      </c>
+      <c r="G367" t="s">
+        <v>126</v>
+      </c>
+      <c r="H367" t="s">
+        <v>340</v>
+      </c>
+      <c r="I367" s="4" t="s">
+        <v>341</v>
+      </c>
+      <c r="J367" t="s">
+        <v>19</v>
+      </c>
+      <c r="K367" s="11">
+        <v>1</v>
+      </c>
+      <c r="L367" t="s">
+        <v>95</v>
+      </c>
+      <c r="M367" s="4" t="s">
+        <v>534</v>
+      </c>
+      <c r="N367" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q367">
+        <v>0</v>
+      </c>
+      <c r="R367" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="368" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A368" t="s">
+        <v>16</v>
+      </c>
+      <c r="B368" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C368" t="s">
+        <v>17</v>
+      </c>
+      <c r="D368" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F368" t="s">
+        <v>97</v>
+      </c>
+      <c r="G368" t="s">
+        <v>81</v>
+      </c>
+      <c r="H368" t="s">
+        <v>268</v>
+      </c>
+      <c r="I368" s="4" t="s">
+        <v>269</v>
+      </c>
+      <c r="J368" t="s">
+        <v>19</v>
+      </c>
+      <c r="K368" s="11">
+        <v>1</v>
+      </c>
+      <c r="L368" t="s">
+        <v>20</v>
+      </c>
+      <c r="M368" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="N368" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q368">
+        <v>0</v>
+      </c>
+      <c r="R368" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="369" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A369" t="s">
+        <v>16</v>
+      </c>
+      <c r="B369" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C369" t="s">
+        <v>17</v>
+      </c>
+      <c r="D369" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F369" t="s">
+        <v>80</v>
+      </c>
+      <c r="G369" t="s">
+        <v>81</v>
+      </c>
+      <c r="H369" t="s">
+        <v>82</v>
+      </c>
+      <c r="I369" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="J369" t="s">
+        <v>19</v>
+      </c>
+      <c r="K369" s="11">
+        <v>1</v>
+      </c>
+      <c r="L369" t="s">
+        <v>31</v>
+      </c>
+      <c r="M369" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="N369" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q369">
+        <v>0</v>
+      </c>
+      <c r="R369" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="370" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A370" t="s">
+        <v>16</v>
+      </c>
+      <c r="B370" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C370" t="s">
+        <v>17</v>
+      </c>
+      <c r="D370" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F370" t="s">
+        <v>128</v>
+      </c>
+      <c r="G370" t="s">
+        <v>126</v>
+      </c>
+      <c r="H370" t="s">
+        <v>327</v>
+      </c>
+      <c r="I370" s="4" t="s">
+        <v>328</v>
+      </c>
+      <c r="J370" t="s">
+        <v>19</v>
+      </c>
+      <c r="K370" s="11">
+        <v>1</v>
+      </c>
+      <c r="L370" t="s">
+        <v>42</v>
+      </c>
+      <c r="M370" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N370" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q370">
+        <v>0</v>
+      </c>
+      <c r="R370" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="371" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A371" t="s">
+        <v>16</v>
+      </c>
+      <c r="B371" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C371" t="s">
+        <v>17</v>
+      </c>
+      <c r="D371" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F371" t="s">
         <v>137</v>
       </c>
-      <c r="H278" t="s">
-[...11 lines deleted...]
-      <c r="L278" t="s">
+      <c r="G371" t="s">
+        <v>126</v>
+      </c>
+      <c r="H371" t="s">
+        <v>323</v>
+      </c>
+      <c r="I371" s="4" t="s">
+        <v>325</v>
+      </c>
+      <c r="J371" t="s">
+        <v>19</v>
+      </c>
+      <c r="K371" s="11">
+        <v>1</v>
+      </c>
+      <c r="L371" t="s">
         <v>31</v>
       </c>
-      <c r="M278" s="4" t="s">
-[...16 lines deleted...]
-      <c r="B279" s="8" t="s">
+      <c r="M371" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="N371" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q371">
+        <v>0</v>
+      </c>
+      <c r="R371" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="372" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A372" t="s">
+        <v>16</v>
+      </c>
+      <c r="B372" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C372" t="s">
+        <v>17</v>
+      </c>
+      <c r="D372" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F372" t="s">
+        <v>96</v>
+      </c>
+      <c r="G372" t="s">
+        <v>81</v>
+      </c>
+      <c r="H372" t="s">
+        <v>268</v>
+      </c>
+      <c r="I372" s="4" t="s">
+        <v>269</v>
+      </c>
+      <c r="J372" t="s">
+        <v>19</v>
+      </c>
+      <c r="K372" s="11">
+        <v>1</v>
+      </c>
+      <c r="L372" t="s">
+        <v>53</v>
+      </c>
+      <c r="M372" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N372" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q372">
+        <v>0</v>
+      </c>
+      <c r="R372" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="373" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A373" t="s">
+        <v>16</v>
+      </c>
+      <c r="B373" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C373" t="s">
+        <v>17</v>
+      </c>
+      <c r="D373" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F373" t="s">
+        <v>98</v>
+      </c>
+      <c r="G373" t="s">
+        <v>81</v>
+      </c>
+      <c r="H373" t="s">
+        <v>268</v>
+      </c>
+      <c r="I373" s="4" t="s">
+        <v>269</v>
+      </c>
+      <c r="J373" t="s">
+        <v>19</v>
+      </c>
+      <c r="K373" s="11">
+        <v>1</v>
+      </c>
+      <c r="L373" t="s">
+        <v>31</v>
+      </c>
+      <c r="M373" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="N373" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q373">
+        <v>0</v>
+      </c>
+      <c r="R373" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="374" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A374" t="s">
+        <v>16</v>
+      </c>
+      <c r="B374" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C374" t="s">
+        <v>17</v>
+      </c>
+      <c r="D374" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F374" t="s">
+        <v>66</v>
+      </c>
+      <c r="G374" t="s">
+        <v>182</v>
+      </c>
+      <c r="H374" t="s">
+        <v>183</v>
+      </c>
+      <c r="I374" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="J374" t="s">
+        <v>19</v>
+      </c>
+      <c r="K374" s="11">
+        <v>1</v>
+      </c>
+      <c r="L374" t="s">
+        <v>31</v>
+      </c>
+      <c r="M374" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="N374" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q374">
+        <v>0</v>
+      </c>
+      <c r="R374" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="375" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A375" t="s">
+        <v>16</v>
+      </c>
+      <c r="B375" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C375" t="s">
+        <v>17</v>
+      </c>
+      <c r="D375" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F375" t="s">
+        <v>97</v>
+      </c>
+      <c r="G375" t="s">
+        <v>81</v>
+      </c>
+      <c r="H375" t="s">
+        <v>268</v>
+      </c>
+      <c r="I375" s="4" t="s">
+        <v>269</v>
+      </c>
+      <c r="J375" t="s">
+        <v>19</v>
+      </c>
+      <c r="K375" s="11">
+        <v>1</v>
+      </c>
+      <c r="L375" t="s">
+        <v>20</v>
+      </c>
+      <c r="M375" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="N375" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q375">
+        <v>0</v>
+      </c>
+      <c r="R375" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="376" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A376" t="s">
+        <v>16</v>
+      </c>
+      <c r="B376" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C376" t="s">
+        <v>17</v>
+      </c>
+      <c r="D376" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F376" t="s">
+        <v>62</v>
+      </c>
+      <c r="G376" t="s">
+        <v>182</v>
+      </c>
+      <c r="H376" t="s">
+        <v>203</v>
+      </c>
+      <c r="I376" s="4" t="s">
+        <v>204</v>
+      </c>
+      <c r="J376" t="s">
+        <v>19</v>
+      </c>
+      <c r="K376" s="11">
+        <v>1</v>
+      </c>
+      <c r="L376" t="s">
+        <v>42</v>
+      </c>
+      <c r="M376" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N376" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q376">
+        <v>0</v>
+      </c>
+      <c r="R376" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="377" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A377" t="s">
+        <v>16</v>
+      </c>
+      <c r="B377" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C377" t="s">
+        <v>17</v>
+      </c>
+      <c r="D377" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F377" t="s">
+        <v>220</v>
+      </c>
+      <c r="G377" t="s">
+        <v>182</v>
+      </c>
+      <c r="H377" t="s">
+        <v>218</v>
+      </c>
+      <c r="I377" s="4" t="s">
+        <v>221</v>
+      </c>
+      <c r="J377" t="s">
+        <v>19</v>
+      </c>
+      <c r="K377" s="11">
+        <v>1</v>
+      </c>
+      <c r="L377" t="s">
+        <v>31</v>
+      </c>
+      <c r="M377" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="N377" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q377">
+        <v>0</v>
+      </c>
+      <c r="R377" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="378" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A378" t="s">
+        <v>16</v>
+      </c>
+      <c r="B378" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C378" t="s">
+        <v>17</v>
+      </c>
+      <c r="D378" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F378" t="s">
+        <v>107</v>
+      </c>
+      <c r="G378" t="s">
+        <v>182</v>
+      </c>
+      <c r="H378" t="s">
+        <v>510</v>
+      </c>
+      <c r="I378" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="J378" t="s">
+        <v>19</v>
+      </c>
+      <c r="K378" s="11">
+        <v>1</v>
+      </c>
+      <c r="L378" t="s">
+        <v>53</v>
+      </c>
+      <c r="M378" s="4" t="s">
+        <v>535</v>
+      </c>
+      <c r="N378" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q378">
+        <v>0</v>
+      </c>
+      <c r="R378" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="379" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A379" t="s">
+        <v>16</v>
+      </c>
+      <c r="B379" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C379" t="s">
+        <v>17</v>
+      </c>
+      <c r="D379" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F379" t="s">
+        <v>376</v>
+      </c>
+      <c r="G379" t="s">
+        <v>522</v>
+      </c>
+      <c r="H379" t="s">
+        <v>157</v>
+      </c>
+      <c r="I379" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="J379" t="s">
+        <v>19</v>
+      </c>
+      <c r="K379" s="11">
+        <v>1</v>
+      </c>
+      <c r="L379" t="s">
+        <v>20</v>
+      </c>
+      <c r="M379" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="N379" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q379">
+        <v>0</v>
+      </c>
+      <c r="R379" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="380" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A380" t="s">
+        <v>16</v>
+      </c>
+      <c r="B380" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C380" t="s">
+        <v>17</v>
+      </c>
+      <c r="D380" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F380" t="s">
+        <v>345</v>
+      </c>
+      <c r="G380" t="s">
+        <v>126</v>
+      </c>
+      <c r="H380" t="s">
+        <v>131</v>
+      </c>
+      <c r="I380" s="4" t="s">
+        <v>346</v>
+      </c>
+      <c r="J380" t="s">
+        <v>19</v>
+      </c>
+      <c r="K380" s="11">
+        <v>1</v>
+      </c>
+      <c r="L380" t="s">
+        <v>28</v>
+      </c>
+      <c r="M380" s="4" t="s">
+        <v>534</v>
+      </c>
+      <c r="N380" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q380">
+        <v>0</v>
+      </c>
+      <c r="R380" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="381" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A381" t="s">
+        <v>16</v>
+      </c>
+      <c r="B381" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C381" t="s">
+        <v>17</v>
+      </c>
+      <c r="D381" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F381" t="s">
+        <v>122</v>
+      </c>
+      <c r="G381" t="s">
+        <v>309</v>
+      </c>
+      <c r="H381" t="s">
+        <v>123</v>
+      </c>
+      <c r="I381" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="J381" t="s">
+        <v>19</v>
+      </c>
+      <c r="K381" s="11">
+        <v>1</v>
+      </c>
+      <c r="L381" t="s">
+        <v>36</v>
+      </c>
+      <c r="M381" s="4" t="s">
+        <v>535</v>
+      </c>
+      <c r="N381" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q381">
+        <v>0</v>
+      </c>
+      <c r="R381" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="382" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A382" t="s">
+        <v>16</v>
+      </c>
+      <c r="B382" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C382" t="s">
+        <v>17</v>
+      </c>
+      <c r="D382" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F382" t="s">
+        <v>83</v>
+      </c>
+      <c r="G382" t="s">
+        <v>81</v>
+      </c>
+      <c r="H382" t="s">
+        <v>84</v>
+      </c>
+      <c r="I382" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="J382" t="s">
         <v>173</v>
       </c>
-      <c r="C279" t="s">
-[...505 lines deleted...]
-      <c r="Q289" s="12" t="e">
+      <c r="K382" s="11">
+        <v>0.8</v>
+      </c>
+      <c r="L382" t="s">
+        <v>53</v>
+      </c>
+      <c r="M382" s="4" t="s">
+        <v>529</v>
+      </c>
+      <c r="N382" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q382">
+        <v>0</v>
+      </c>
+      <c r="R382" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="383" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A383" t="s">
+        <v>16</v>
+      </c>
+      <c r="B383" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C383" t="s">
+        <v>17</v>
+      </c>
+      <c r="D383" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F383" t="s">
+        <v>147</v>
+      </c>
+      <c r="G383" t="s">
+        <v>126</v>
+      </c>
+      <c r="H383" t="s">
+        <v>331</v>
+      </c>
+      <c r="I383" s="4" t="s">
+        <v>332</v>
+      </c>
+      <c r="J383" t="s">
+        <v>19</v>
+      </c>
+      <c r="K383" s="11">
+        <v>1</v>
+      </c>
+      <c r="L383" t="s">
+        <v>42</v>
+      </c>
+      <c r="M383" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="N383" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q383">
+        <v>0</v>
+      </c>
+      <c r="R383" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="384" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A384" t="s">
+        <v>16</v>
+      </c>
+      <c r="B384" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C384" t="s">
+        <v>17</v>
+      </c>
+      <c r="D384" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F384" t="s">
+        <v>251</v>
+      </c>
+      <c r="G384" t="s">
+        <v>182</v>
+      </c>
+      <c r="H384" t="s">
+        <v>252</v>
+      </c>
+      <c r="I384" s="4" t="s">
+        <v>253</v>
+      </c>
+      <c r="J384" t="s">
+        <v>19</v>
+      </c>
+      <c r="K384" s="11">
+        <v>1</v>
+      </c>
+      <c r="L384" t="s">
+        <v>20</v>
+      </c>
+      <c r="M384" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="N384" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q384">
+        <v>0</v>
+      </c>
+      <c r="R384" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="385" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A385" t="s">
+        <v>16</v>
+      </c>
+      <c r="B385" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C385" t="s">
+        <v>17</v>
+      </c>
+      <c r="D385" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F385" t="s">
+        <v>514</v>
+      </c>
+      <c r="G385" t="s">
+        <v>81</v>
+      </c>
+      <c r="H385" t="s">
+        <v>515</v>
+      </c>
+      <c r="I385" s="4" t="s">
+        <v>516</v>
+      </c>
+      <c r="J385" t="s">
+        <v>19</v>
+      </c>
+      <c r="K385" s="11">
+        <v>1</v>
+      </c>
+      <c r="L385" t="s">
+        <v>20</v>
+      </c>
+      <c r="M385" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="N385" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q385">
+        <v>0</v>
+      </c>
+      <c r="R385" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="386" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A386" t="s">
+        <v>16</v>
+      </c>
+      <c r="B386" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C386" t="s">
+        <v>17</v>
+      </c>
+      <c r="D386" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="F386" t="s">
+        <v>517</v>
+      </c>
+      <c r="G386" t="s">
+        <v>126</v>
+      </c>
+      <c r="H386" t="s">
+        <v>323</v>
+      </c>
+      <c r="I386" s="4" t="s">
+        <v>325</v>
+      </c>
+      <c r="J386" t="s">
+        <v>19</v>
+      </c>
+      <c r="K386" s="11">
+        <v>1</v>
+      </c>
+      <c r="L386" t="s">
+        <v>20</v>
+      </c>
+      <c r="M386" s="4" t="s">
+        <v>525</v>
+      </c>
+      <c r="N386" s="6">
+        <v>46112</v>
+      </c>
+      <c r="Q386">
+        <v>0</v>
+      </c>
+      <c r="R386" t="e">
         <v>#N/A</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:Q289" xr:uid="{B3C0609A-A9D9-4AAD-BC93-367C0FE2BD48}"/>
-[...7 lines deleted...]
-  </hyperlinks>
+  <autoFilter ref="A1:R386" xr:uid="{B3C0609A-A9D9-4AAD-BC93-367C0FE2BD48}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DBB3DC0C49B2AF488E3B5C11B5193449" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b3a1aa58859bf1d3b762c618579c72a5">
-[...2 lines deleted...]
-    <xsd:import namespace="c448acbf-f4d9-4bbe-ae0f-45f831b12753"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100259E28F9EA6F9F4AA5F97A9C0F36BF27" ma:contentTypeVersion="3" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="561e478d151b59e00772aa2c360209b4">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4c654e1a-bfd0-4449-ae0c-8475d1288795" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0ec045f7657b95ed9174fe5b593aad0e" ns2:_="">
+    <xsd:import namespace="4c654e1a-bfd0-4449-ae0c-8475d1288795"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
-[...11 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fc987a90-a1c6-405b-a48f-7c0ff1cd03ff" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4c654e1a-bfd0-4449-ae0c-8475d1288795" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
-[...14 lines deleted...]
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="15" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
-    </xsd:element>
-[...80 lines deleted...]
-      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -15977,125 +20436,140 @@
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-  <documentManagement>
-[...4 lines deleted...]
-  </documentManagement>
+  <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2C72B458-78EA-4411-B7CD-1B077C4C1021}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{307D7FB7-9FEA-408C-BD07-6875E45CA02F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="fc987a90-a1c6-405b-a48f-7c0ff1cd03ff"/>
-    <ds:schemaRef ds:uri="c448acbf-f4d9-4bbe-ae0f-45f831b12753"/>
+    <ds:schemaRef ds:uri="4c654e1a-bfd0-4449-ae0c-8475d1288795"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{663657B2-6AB8-4743-BF9B-3D11C3891915}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{78C0C1DD-FC07-4778-A8F5-7C40A0E10DCE}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="4c654e1a-bfd0-4449-ae0c-8475d1288795"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="fc987a90-a1c6-405b-a48f-7c0ff1cd03ff"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Peterborough City Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>Caroline Sykes</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100DBB3DC0C49B2AF488E3B5C11B5193449</vt:lpwstr>
+    <vt:lpwstr>0x010100259E28F9EA6F9F4AA5F97A9C0F36BF27</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>13096500</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>